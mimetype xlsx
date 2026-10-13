--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -7,63 +7,59 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="All admin changes" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'All admin changes'!$A$1:$I$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'All admin changes'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
@@ -86,68 +82,67 @@
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D7A5F"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -505,160 +500,160 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: All admin changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:25 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 20:06 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>All admin changes: 3 of 66 rows, Change is Add conditional access policy, When (UTC): older than 90 days.</t>
+          <t>All admin changes: 0 of 66 rows, Change is Add conditional access policy, When (UTC): older than 90 days.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>All admin changes</t>
         </is>
       </c>
       <c r="B9" s="9" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 14 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
+          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 15 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAdmin activity: All admin changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="23" customWidth="1" min="1" max="1"/>
-[...4 lines deleted...]
-    <col width="29" customWidth="1" min="6" max="6"/>
+    <col width="11" customWidth="1" min="1" max="1"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="9" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="5" max="5"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="11" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Client</t>
         </is>
       </c>
       <c r="B1" s="7" t="inlineStr">
         <is>
           <t>When (UTC)</t>
         </is>
       </c>
       <c r="C1" s="7" t="inlineStr">
         <is>
           <t>Area</t>
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Change</t>
         </is>
@@ -667,187 +662,51 @@
         <is>
           <t>By</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Target</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...133 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAll admin changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>