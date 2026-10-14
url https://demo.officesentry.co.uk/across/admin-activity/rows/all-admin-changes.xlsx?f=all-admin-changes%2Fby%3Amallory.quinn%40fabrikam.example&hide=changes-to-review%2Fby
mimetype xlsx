--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -515,115 +515,115 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: All admin changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:52 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 17:02 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 2 of 66 rows, By is mallory.quinn@fabrikam.example.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>All admin changes</t>
         </is>
       </c>
       <c r="B9" s="9" t="n">
         <v>2</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 14 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
+          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 16 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAdmin activity: All admin changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -690,96 +690,96 @@
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
       <c r="J1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46306.71944444445</v>
+        <v>46308.16666666666</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Failed: Insufficient privileges</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46305.21944444445</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>Succeeded</t>