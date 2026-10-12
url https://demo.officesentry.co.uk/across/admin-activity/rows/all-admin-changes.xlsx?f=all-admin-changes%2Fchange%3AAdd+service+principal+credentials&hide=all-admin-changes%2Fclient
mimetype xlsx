--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -515,51 +515,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: All admin changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 14:50 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 15:16 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 3 of 66 rows, Change is Add service principal credentials, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>