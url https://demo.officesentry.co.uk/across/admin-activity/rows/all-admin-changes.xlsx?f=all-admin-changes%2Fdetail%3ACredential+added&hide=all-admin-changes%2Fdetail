--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -515,82 +515,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: All admin changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 08:42 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 19:37 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 3 of 66 rows, Detail is Credential added, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>All admin changes</t>
@@ -684,133 +684,133 @@
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46306.775</v>
+        <v>46307.21944444445</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46306.775</v>
+        <v>46307.21944444445</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B4" s="10" t="n">
-        <v>46306.775</v>
+        <v>46307.21944444445</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>