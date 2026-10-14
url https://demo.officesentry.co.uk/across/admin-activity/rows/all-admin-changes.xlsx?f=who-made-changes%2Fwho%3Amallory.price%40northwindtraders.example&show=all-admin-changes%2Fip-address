--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -525,103 +525,103 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: All admin changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 13:59 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 12:40 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>All admin changes</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>66</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 15 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
+          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 16 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAdmin activity: All admin changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -687,3018 +687,3018 @@
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
       <c r="J1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F2" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
       <c r="J2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example</t>
         </is>
       </c>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Failed: Insufficient privileges</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" s="10" t="n">
-        <v>46306.16666666666</v>
+        <v>46307.16666666666</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J5" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example</t>
         </is>
       </c>
       <c r="F6" s="6" t="inlineStr">
         <is>
           <t>contoso.example</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
       <c r="J6" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
-        <v>46305.16666666666</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J7" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" s="10" t="n">
-        <v>46304.66666666666</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Reset user password</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F8" s="6" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" s="10" t="n">
-        <v>46304.16666666666</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Remove member from role</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F9" s="6" t="inlineStr">
         <is>
           <t>old.admin@contoso.example</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
-        <v>46303.66666666666</v>
+        <v>46304.66666666666</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Admin registered security info</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F10" s="6" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" s="10" t="n">
-        <v>46303.16666666666</v>
+        <v>46304.16666666666</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F11" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J11" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" s="10" t="n">
-        <v>46302.16666666666</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F12" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
-        <v>46301.66666666666</v>
+        <v>46302.66666666666</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F13" s="6" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J13" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
-        <v>46300.16666666666</v>
+        <v>46301.16666666666</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F14" s="6" t="inlineStr">
         <is>
           <t>Old Integration</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Removed secret</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
-        <v>46299.16666666666</v>
+        <v>46300.16666666666</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Consent to application</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F15" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Admin consent for everyone: Mail.Read User.Read</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
-        <v>46299.06666666667</v>
+        <v>46300.06666666667</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Add app role assignment to service principal</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F16" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Mail.ReadWrite on Microsoft Graph</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" s="10" t="n">
-        <v>46298.16666666666</v>
+        <v>46299.16666666666</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Delete user</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F17" s="6" t="inlineStr">
         <is>
           <t>leaver0@contoso.example, leaver1@contoso.example, leaver2@contoso.example, leaver3@contoso.example, leaver4@contoso.example and 2 more</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Add partner to company</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="F18" s="6" t="inlineStr">
         <is>
           <t>Contoso IT Services</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F19" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J19" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Verify domain</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F20" s="6" t="inlineStr">
         <is>
           <t>new.contoso.example</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B21" s="10" t="n">
-        <v>46267.16666666666</v>
+        <v>46268.16666666666</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F21" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J21" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
-        <v>46244.16666666666</v>
+        <v>46245.16666666666</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F22" s="6" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J22" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B23" s="10" t="n">
-        <v>46218.16666666666</v>
+        <v>46219.16666666666</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="F23" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F24" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
       <c r="J24" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="F25" s="6" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Failed: Insufficient privileges</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F26" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J26" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" s="10" t="n">
-        <v>46306.16666666666</v>
+        <v>46307.16666666666</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F27" s="6" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J27" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="F28" s="6" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
       <c r="J28" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" s="10" t="n">
-        <v>46305.16666666666</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F29" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J29" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" s="10" t="n">
-        <v>46304.66666666666</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Reset user password</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F30" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" s="10" t="n">
-        <v>46304.16666666666</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Remove member from role</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F31" s="6" t="inlineStr">
         <is>
           <t>old.admin@fabrikam.example</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" s="10" t="n">
-        <v>46303.66666666666</v>
+        <v>46304.66666666666</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Admin registered security info</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F32" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" s="10" t="n">
-        <v>46303.16666666666</v>
+        <v>46304.16666666666</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F33" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J33" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" s="10" t="n">
-        <v>46302.16666666666</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F34" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" s="10" t="n">
-        <v>46301.66666666666</v>
+        <v>46302.66666666666</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F35" s="6" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J35" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" s="10" t="n">
-        <v>46300.16666666666</v>
+        <v>46301.16666666666</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F36" s="6" t="inlineStr">
         <is>
           <t>Old Integration</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Removed secret</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" s="10" t="n">
-        <v>46299.16666666666</v>
+        <v>46300.16666666666</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Consent to application</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F37" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Admin consent for everyone: Mail.Read User.Read</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" s="10" t="n">
-        <v>46299.06666666667</v>
+        <v>46300.06666666667</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Add app role assignment to service principal</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F38" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Mail.ReadWrite on Microsoft Graph</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" s="10" t="n">
-        <v>46298.16666666666</v>
+        <v>46299.16666666666</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Delete user</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F39" s="6" t="inlineStr">
         <is>
           <t>leaver0@fabrikam.example, leaver1@fabrikam.example, leaver2@fabrikam.example, leaver3@fabrikam.example, leaver4@fabrikam.example and 2 more</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Add partner to company</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="F40" s="6" t="inlineStr">
         <is>
           <t>Contoso IT Services</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F41" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J41" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Verify domain</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F42" s="6" t="inlineStr">
         <is>
           <t>new.fabrikam.example</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" s="10" t="n">
-        <v>46267.16666666666</v>
+        <v>46268.16666666666</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F43" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J43" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" s="10" t="n">
-        <v>46244.16666666666</v>
+        <v>46245.16666666666</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F44" s="6" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J44" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" s="10" t="n">
-        <v>46218.16666666666</v>
+        <v>46219.16666666666</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="F45" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B46" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="F46" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I46" t="inlineStr"/>
       <c r="J46" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B47" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="F47" s="6" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Failed: Insufficient privileges</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B48" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F48" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J48" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B49" s="10" t="n">
-        <v>46306.16666666666</v>
+        <v>46307.16666666666</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F49" s="6" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J49" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B50" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="F50" s="6" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
       <c r="J50" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B51" s="10" t="n">
-        <v>46305.16666666666</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F51" s="6" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J51" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B52" s="10" t="n">
-        <v>46304.66666666666</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Reset user password</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F52" s="6" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B53" s="10" t="n">
-        <v>46304.16666666666</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Remove member from role</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F53" s="6" t="inlineStr">
         <is>
           <t>old.admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B54" s="10" t="n">
-        <v>46303.66666666666</v>
+        <v>46304.66666666666</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Admin registered security info</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F54" s="6" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B55" s="10" t="n">
-        <v>46303.16666666666</v>
+        <v>46304.16666666666</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F55" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J55" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B56" s="10" t="n">
-        <v>46302.16666666666</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F56" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B57" s="10" t="n">
-        <v>46301.66666666666</v>
+        <v>46302.66666666666</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F57" s="6" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J57" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B58" s="10" t="n">
-        <v>46300.16666666666</v>
+        <v>46301.16666666666</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F58" s="6" t="inlineStr">
         <is>
           <t>Old Integration</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Removed secret</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B59" s="10" t="n">
-        <v>46299.16666666666</v>
+        <v>46300.16666666666</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Consent to application</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F59" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Admin consent for everyone: Mail.Read User.Read</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B60" s="10" t="n">
-        <v>46299.06666666667</v>
+        <v>46300.06666666667</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Add app role assignment to service principal</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F60" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Mail.ReadWrite on Microsoft Graph</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B61" s="10" t="n">
-        <v>46298.16666666666</v>
+        <v>46299.16666666666</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Delete user</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F61" s="6" t="inlineStr">
         <is>
           <t>leaver0@northwindtraders.example, leaver1@northwindtraders.example, leaver2@northwindtraders.example, leaver3@northwindtraders.example, leaver4@northwindtraders.example and 2 more</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B62" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Add partner to company</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="F62" s="6" t="inlineStr">
         <is>
           <t>Contoso IT Services</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B63" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F63" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J63" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B64" s="10" t="n">
-        <v>46296.16666666666</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Verify domain</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F64" s="6" t="inlineStr">
         <is>
           <t>new.northwindtraders.example</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B65" s="10" t="n">
-        <v>46267.16666666666</v>
+        <v>46268.16666666666</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F65" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J65" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B66" s="10" t="n">
-        <v>46244.16666666666</v>
+        <v>46245.16666666666</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F66" s="6" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="J66" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B67" s="10" t="n">
-        <v>46218.16666666666</v>
+        <v>46219.16666666666</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="F67" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>On</t>
         </is>