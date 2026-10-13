--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -525,103 +525,103 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: Changes to review</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 01:39 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 13:03 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Changes to review</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
-          <t>Changes in the 120 days since 14 Jun 2026, when Office Sentry started keeping this tenant's audit log that are worth confirming with the client: domain sign-in (federation) changes, new app secrets and certificates, admin roles granted, and Conditional Access policies deleted or switched off. Failed attempts are left out.</t>
+          <t>Changes in the 120 days since 15 Jun 2026, when Office Sentry started keeping this tenant's audit log that are worth confirming with the client: domain sign-in (federation) changes, new app secrets and certificates, admin roles granted, and Conditional Access policies deleted or switched off. Failed attempts are left out.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAdmin activity: Changes to review&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -675,1187 +675,1187 @@
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Why it matters</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46305.21944444445</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>contoso.example</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" s="6" t="inlineStr">
         <is>
           <t>Changes how users of a domain sign in; a rogue federation lets someone sign in as anyone</t>
         </is>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46307.21944444445</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="G3" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" s="10" t="n">
-        <v>46306.21944444445</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G4" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" s="10" t="n">
-        <v>46305.71944444445</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G5" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" s="10" t="n">
-        <v>46304.71944444445</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="G6" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H6" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
-        <v>46302.71944444445</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G7" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" s="10" t="n">
-        <v>46301.21944444445</v>
+        <v>46301.66666666666</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy deleted</t>
         </is>
       </c>
       <c r="H8" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" s="10" t="n">
-        <v>46295.71944444445</v>
+        <v>46296.16666666666</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G9" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H9" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
-        <v>46266.71944444445</v>
+        <v>46267.16666666666</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G10" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H10" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" s="10" t="n">
-        <v>46243.71944444445</v>
+        <v>46244.16666666666</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G11" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H11" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B12" s="10" t="n">
-        <v>46305.21944444445</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" s="6" t="inlineStr">
         <is>
           <t>Changes how users of a domain sign in; a rogue federation lets someone sign in as anyone</t>
         </is>
       </c>
       <c r="H12" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
-        <v>46307.21944444445</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="G13" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H13" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
-        <v>46306.21944444445</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G14" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H14" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
-        <v>46305.71944444445</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G15" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H15" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
-        <v>46304.71944444445</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="G16" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H16" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B17" s="10" t="n">
-        <v>46302.71944444445</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G17" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H17" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B18" s="10" t="n">
-        <v>46301.21944444445</v>
+        <v>46301.66666666666</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy deleted</t>
         </is>
       </c>
       <c r="H18" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B19" s="10" t="n">
-        <v>46295.71944444445</v>
+        <v>46296.16666666666</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G19" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H19" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B20" s="10" t="n">
-        <v>46266.71944444445</v>
+        <v>46267.16666666666</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G20" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H20" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B21" s="10" t="n">
-        <v>46243.71944444445</v>
+        <v>46244.16666666666</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G21" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H21" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
-        <v>46305.21944444445</v>
+        <v>46305.66666666666</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" s="6" t="inlineStr">
         <is>
           <t>Changes how users of a domain sign in; a rogue federation lets someone sign in as anyone</t>
         </is>
       </c>
       <c r="H22" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B23" s="10" t="n">
-        <v>46307.21944444445</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="G23" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H23" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B24" s="10" t="n">
-        <v>46306.21944444445</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G24" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H24" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B25" s="10" t="n">
-        <v>46305.71944444445</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G25" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H25" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B26" s="10" t="n">
-        <v>46304.71944444445</v>
+        <v>46305.16666666666</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="G26" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="H26" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B27" s="10" t="n">
-        <v>46302.71944444445</v>
+        <v>46303.16666666666</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G27" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H27" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B28" s="10" t="n">
-        <v>46301.21944444445</v>
+        <v>46301.66666666666</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy deleted</t>
         </is>
       </c>
       <c r="H28" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B29" s="10" t="n">
-        <v>46295.71944444445</v>
+        <v>46296.16666666666</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="G29" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="H29" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B30" s="10" t="n">
-        <v>46266.71944444445</v>
+        <v>46267.16666666666</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="G30" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="H30" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B31" s="10" t="n">
-        <v>46243.71944444445</v>
+        <v>46244.16666666666</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="G31" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>