--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -505,70 +505,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity: Who made changes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:40 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Who made changes</t>
@@ -650,304 +650,304 @@
         <is>
           <t>Last change (UTC)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>admin@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>18</v>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>18</v>
       </c>
       <c r="E6" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>2</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>admin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>18</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>46306.66666666666</v>
+        <v>46307.66666666666</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>2</v>
       </c>
       <c r="E11" s="10" t="n">
-        <v>46307.16666666666</v>
+        <v>46308.16666666666</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="10" t="n">
-        <v>46307.66666666666</v>
+        <v>46308.66666666666</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>46297.16666666666</v>
+        <v>46298.16666666666</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LWho made changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>