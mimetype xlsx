--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -515,70 +515,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>All users: Every account</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 01:57 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every account with its department, job title, manager, licences and last sign-in, its managers and departments, and accounts reporting to a blocked manager.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -847,96 +847,96 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Rhys Evans</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K4" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="L4" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>breakglass@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K5" s="10" t="n">
         <v>45355</v>
       </c>
       <c r="L5" s="10" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Evie Davis</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
@@ -947,54 +947,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K6" s="10" t="n">
-        <v>46241</v>
+        <v>46242</v>
       </c>
       <c r="L6" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Jack White</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
@@ -1005,54 +1005,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Lily Harrison</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K7" s="10" t="n">
-        <v>45760</v>
+        <v>45761</v>
       </c>
       <c r="L7" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Jacob Johnson</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
@@ -1063,54 +1063,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Head of Customer Service</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K8" s="10" t="n">
-        <v>46130</v>
+        <v>46131</v>
       </c>
       <c r="L8" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
@@ -1121,54 +1121,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K9" s="10" t="n">
-        <v>46278</v>
+        <v>46279</v>
       </c>
       <c r="L9" s="10" t="n">
-        <v>46185</v>
+        <v>46186</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Lily Harrison</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
@@ -1179,54 +1179,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Head of Projects</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K10" s="10" t="n">
-        <v>46056</v>
+        <v>46057</v>
       </c>
       <c r="L10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Megan Smith</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
@@ -1237,54 +1237,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K11" s="10" t="n">
-        <v>46167</v>
+        <v>46168</v>
       </c>
       <c r="L11" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Noah Clark</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -1295,54 +1295,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Head of HR</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K12" s="10" t="n">
-        <v>46093</v>
+        <v>46094</v>
       </c>
       <c r="L12" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Oliver Hill</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
@@ -1353,54 +1353,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K13" s="10" t="n">
-        <v>46019</v>
+        <v>46020</v>
       </c>
       <c r="L13" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Olivia Ward</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
@@ -1411,54 +1411,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Megan Smith</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K14" s="10" t="n">
-        <v>45871</v>
+        <v>45872</v>
       </c>
       <c r="L14" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Olivia Wilson</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
@@ -1469,54 +1469,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Jacob Johnson</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K15" s="10" t="n">
-        <v>45834</v>
+        <v>45835</v>
       </c>
       <c r="L15" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Owen Taylor</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
@@ -1527,54 +1527,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K16" s="10" t="n">
-        <v>45982</v>
+        <v>45983</v>
       </c>
       <c r="L16" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Priya Hughes</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
@@ -1585,54 +1585,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Oliver Hill</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K17" s="10" t="n">
-        <v>45723</v>
+        <v>45724</v>
       </c>
       <c r="L17" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Rhys Evans</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
@@ -1643,54 +1643,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K18" s="10" t="n">
-        <v>46204</v>
+        <v>46205</v>
       </c>
       <c r="L18" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>g#EXT#@contoso.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
@@ -1743,54 +1743,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Evie Davis</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K20" s="10" t="n">
-        <v>45945</v>
+        <v>45946</v>
       </c>
       <c r="L20" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>William Allen</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
@@ -1801,54 +1801,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K21" s="10" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="L21" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>William Clark</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
@@ -1859,54 +1859,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Noah Clark</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K22" s="10" t="n">
-        <v>45797</v>
+        <v>45798</v>
       </c>
       <c r="L22" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
@@ -1917,54 +1917,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K23" s="10" t="n">
-        <v>46167</v>
+        <v>46168</v>
       </c>
       <c r="L23" s="10" t="n">
-        <v>46135</v>
+        <v>46136</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
@@ -1975,54 +1975,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K24" s="10" t="n">
-        <v>46241</v>
+        <v>46242</v>
       </c>
       <c r="L24" s="10" t="n">
-        <v>46089</v>
+        <v>46090</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Amelia Jackson</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
@@ -2033,54 +2033,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K25" s="10" t="n">
-        <v>45760</v>
+        <v>45761</v>
       </c>
       <c r="L25" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Amelia Khan</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
@@ -2091,54 +2091,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K26" s="10" t="n">
-        <v>45057</v>
+        <v>45058</v>
       </c>
       <c r="L26" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
@@ -2210,54 +2210,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K28" s="10" t="n">
-        <v>45353</v>
+        <v>45354</v>
       </c>
       <c r="L28" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Arthur Williams</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
@@ -2268,54 +2268,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K29" s="10" t="n">
-        <v>45279</v>
+        <v>45280</v>
       </c>
       <c r="L29" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Ava Jackson</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
@@ -2326,54 +2326,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K30" s="10" t="n">
-        <v>45242</v>
+        <v>45243</v>
       </c>
       <c r="L30" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Ava Moore</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
@@ -2384,54 +2384,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K31" s="10" t="n">
-        <v>45612</v>
+        <v>45613</v>
       </c>
       <c r="L31" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Ava Thomas</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
@@ -2442,54 +2442,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K32" s="10" t="n">
-        <v>45982</v>
+        <v>45983</v>
       </c>
       <c r="L32" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Ben Okafor</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
@@ -2546,54 +2546,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K34" s="10" t="n">
-        <v>44909</v>
+        <v>44910</v>
       </c>
       <c r="L34" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Chloe Jackson</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
@@ -2604,54 +2604,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K35" s="10" t="n">
-        <v>44465</v>
+        <v>44466</v>
       </c>
       <c r="L35" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Ella Evans</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
@@ -2662,54 +2662,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K36" s="10" t="n">
-        <v>44502</v>
+        <v>44503</v>
       </c>
       <c r="L36" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Ella Hughes</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
@@ -2720,96 +2720,96 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K37" s="10" t="n">
-        <v>45871</v>
+        <v>45872</v>
       </c>
       <c r="L37" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>breakglass@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K38" s="10" t="n">
         <v>45355</v>
       </c>
       <c r="L38" s="10" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Ethan Jones</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
@@ -2820,54 +2820,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K39" s="10" t="n">
-        <v>45020</v>
+        <v>45021</v>
       </c>
       <c r="L39" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Freya Evans</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
@@ -2878,54 +2878,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K40" s="10" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="L40" s="10" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>George Baker</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
@@ -2936,54 +2936,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K41" s="10" t="n">
-        <v>45427</v>
+        <v>45428</v>
       </c>
       <c r="L41" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>George Walker</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
@@ -2994,54 +2994,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K42" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="L42" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>George Williams</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
@@ -3052,54 +3052,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K43" s="10" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="L43" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Henry Roberts</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
@@ -3110,54 +3110,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K44" s="10" t="n">
-        <v>44761</v>
+        <v>44762</v>
       </c>
       <c r="L44" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Isla Scott</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
@@ -3168,54 +3168,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K45" s="10" t="n">
-        <v>45575</v>
+        <v>45576</v>
       </c>
       <c r="L45" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
@@ -3226,54 +3226,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K46" s="10" t="n">
-        <v>46204</v>
+        <v>46205</v>
       </c>
       <c r="L46" s="10" t="n">
-        <v>46177</v>
+        <v>46178</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Jack Roberts</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
@@ -3284,54 +3284,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K47" s="10" t="n">
-        <v>44613</v>
+        <v>44614</v>
       </c>
       <c r="L47" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Jack Ward</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
@@ -3342,54 +3342,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K48" s="10" t="n">
-        <v>45205</v>
+        <v>45206</v>
       </c>
       <c r="L48" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Leo Harrison</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
@@ -3400,54 +3400,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K49" s="10" t="n">
-        <v>45501</v>
+        <v>45502</v>
       </c>
       <c r="L49" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Lily Khan</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
@@ -3458,54 +3458,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K50" s="10" t="n">
-        <v>44983</v>
+        <v>44984</v>
       </c>
       <c r="L50" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Lily Watson</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
@@ -3516,54 +3516,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K51" s="10" t="n">
-        <v>44798</v>
+        <v>44799</v>
       </c>
       <c r="L51" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Lily White</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
@@ -3574,54 +3574,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K52" s="10" t="n">
-        <v>44724</v>
+        <v>44725</v>
       </c>
       <c r="L52" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Megan Green</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
@@ -3632,54 +3632,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K53" s="10" t="n">
-        <v>45094</v>
+        <v>45095</v>
       </c>
       <c r="L53" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Megan King</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
@@ -3690,54 +3690,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K54" s="10" t="n">
-        <v>45390</v>
+        <v>45391</v>
       </c>
       <c r="L54" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Noah Harris</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
@@ -3748,54 +3748,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K55" s="10" t="n">
-        <v>45131</v>
+        <v>45132</v>
       </c>
       <c r="L55" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
@@ -3806,54 +3806,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Head of HR</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K56" s="10" t="n">
-        <v>46093</v>
+        <v>46094</v>
       </c>
       <c r="L56" s="10" t="n">
-        <v>46061</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Olivia Taylor</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
@@ -3864,54 +3864,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K57" s="10" t="n">
-        <v>44687</v>
+        <v>44688</v>
       </c>
       <c r="L57" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Oscar Smith</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
@@ -3922,54 +3922,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K58" s="10" t="n">
-        <v>44428</v>
+        <v>44429</v>
       </c>
       <c r="L58" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Owen Khan</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
@@ -3980,54 +3980,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K59" s="10" t="n">
-        <v>45168</v>
+        <v>45169</v>
       </c>
       <c r="L59" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Owen Patel</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
@@ -4038,54 +4038,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K60" s="10" t="n">
-        <v>44576</v>
+        <v>44577</v>
       </c>
       <c r="L60" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Owen Robinson</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
@@ -4096,54 +4096,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K61" s="10" t="n">
-        <v>44391</v>
+        <v>44392</v>
       </c>
       <c r="L61" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Owen Scott</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
@@ -4154,54 +4154,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K62" s="10" t="n">
-        <v>45649</v>
+        <v>45650</v>
       </c>
       <c r="L62" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Owen Smith</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
@@ -4212,54 +4212,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K63" s="10" t="n">
-        <v>45797</v>
+        <v>45798</v>
       </c>
       <c r="L63" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Owen Turner</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
@@ -4270,54 +4270,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K64" s="10" t="n">
-        <v>44650</v>
+        <v>44651</v>
       </c>
       <c r="L64" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Priya Williams</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
@@ -4328,54 +4328,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K65" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="L65" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Rhys Hall</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
@@ -4386,54 +4386,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K66" s="10" t="n">
-        <v>45723</v>
+        <v>45724</v>
       </c>
       <c r="L66" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Rhys Scott</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
@@ -4444,54 +4444,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K67" s="10" t="n">
-        <v>44946</v>
+        <v>44947</v>
       </c>
       <c r="L67" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
@@ -4502,54 +4502,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Head of Customer Service</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K68" s="10" t="n">
-        <v>46130</v>
+        <v>46131</v>
       </c>
       <c r="L68" s="10" t="n">
-        <v>46179</v>
+        <v>46180</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
@@ -4560,54 +4560,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Head of Projects</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K69" s="10" t="n">
-        <v>46056</v>
+        <v>46057</v>
       </c>
       <c r="L69" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Ruby Davies</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
@@ -4618,54 +4618,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K70" s="10" t="n">
-        <v>44872</v>
+        <v>44873</v>
       </c>
       <c r="L70" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Ruby Wood</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
@@ -4676,54 +4676,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K71" s="10" t="n">
-        <v>44835</v>
+        <v>44836</v>
       </c>
       <c r="L71" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>g#EXT#@fabrikam.example</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
@@ -4776,54 +4776,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K73" s="10" t="n">
-        <v>45945</v>
+        <v>45946</v>
       </c>
       <c r="L73" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Thomas Johnson</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
@@ -4834,54 +4834,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K74" s="10" t="n">
-        <v>44539</v>
+        <v>44540</v>
       </c>
       <c r="L74" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
@@ -4892,54 +4892,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K75" s="10" t="n">
-        <v>46019</v>
+        <v>46020</v>
       </c>
       <c r="L75" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>William Lewis</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
@@ -4950,54 +4950,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K76" s="10" t="n">
-        <v>45834</v>
+        <v>45835</v>
       </c>
       <c r="L76" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>William Wood</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
@@ -5008,54 +5008,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K77" s="10" t="n">
-        <v>45464</v>
+        <v>45465</v>
       </c>
       <c r="L77" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
@@ -5066,54 +5066,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K78" s="10" t="n">
-        <v>46278</v>
+        <v>46279</v>
       </c>
       <c r="L78" s="10" t="n">
-        <v>46212</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Aaron Watson</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
@@ -5124,54 +5124,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K79" s="10" t="n">
-        <v>45094</v>
+        <v>45095</v>
       </c>
       <c r="L79" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Alfie Roberts</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
@@ -5182,54 +5182,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K80" s="10" t="n">
-        <v>45242</v>
+        <v>45243</v>
       </c>
       <c r="L80" s="10" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Alfie Scott</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
@@ -5240,54 +5240,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K81" s="10" t="n">
-        <v>45353</v>
+        <v>45354</v>
       </c>
       <c r="L81" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Amelia Watson</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
@@ -5298,54 +5298,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K82" s="10" t="n">
-        <v>45871</v>
+        <v>45872</v>
       </c>
       <c r="L82" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
@@ -5417,54 +5417,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K84" s="10" t="n">
-        <v>45427</v>
+        <v>45428</v>
       </c>
       <c r="L84" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Ella Baker</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
@@ -5475,96 +5475,96 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K85" s="10" t="n">
-        <v>45279</v>
+        <v>45280</v>
       </c>
       <c r="L85" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>breakglass@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K86" s="10" t="n">
         <v>45355</v>
       </c>
       <c r="L86" s="10" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Ethan Green</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
@@ -5575,54 +5575,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K87" s="10" t="n">
-        <v>45760</v>
+        <v>45761</v>
       </c>
       <c r="L87" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>George Roberts</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
@@ -5633,54 +5633,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K88" s="10" t="n">
-        <v>45131</v>
+        <v>45132</v>
       </c>
       <c r="L88" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>George Robinson</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
@@ -5691,54 +5691,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K89" s="10" t="n">
-        <v>45834</v>
+        <v>45835</v>
       </c>
       <c r="L89" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
@@ -5749,54 +5749,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Head of Customer Service</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K90" s="10" t="n">
-        <v>46130</v>
+        <v>46131</v>
       </c>
       <c r="L90" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Grace Wilson</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
@@ -5807,54 +5807,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K91" s="10" t="n">
-        <v>45982</v>
+        <v>45983</v>
       </c>
       <c r="L91" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Hannah Patel</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
@@ -5865,54 +5865,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K92" s="10" t="n">
-        <v>45797</v>
+        <v>45798</v>
       </c>
       <c r="L92" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
@@ -5923,54 +5923,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K93" s="10" t="n">
-        <v>46241</v>
+        <v>46242</v>
       </c>
       <c r="L93" s="10" t="n">
-        <v>46120</v>
+        <v>46121</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Harry Lee</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
@@ -5981,54 +5981,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K94" s="10" t="n">
-        <v>45390</v>
+        <v>45391</v>
       </c>
       <c r="L94" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Imogen Edwards</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
@@ -6039,54 +6039,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K95" s="10" t="n">
-        <v>45057</v>
+        <v>45058</v>
       </c>
       <c r="L95" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Isla Evans</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
@@ -6097,54 +6097,54 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K96" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="L96" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Jacob Hughes</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
@@ -6155,54 +6155,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K97" s="10" t="n">
-        <v>45168</v>
+        <v>45169</v>
       </c>
       <c r="L97" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Leo Evans</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
@@ -6213,54 +6213,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K98" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="L98" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Leo Morris</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
@@ -6271,54 +6271,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K99" s="10" t="n">
-        <v>45575</v>
+        <v>45576</v>
       </c>
       <c r="L99" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Leo Wright</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
@@ -6329,54 +6329,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K100" s="10" t="n">
-        <v>45612</v>
+        <v>45613</v>
       </c>
       <c r="L100" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Maya Martin</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
@@ -6387,54 +6387,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K101" s="10" t="n">
-        <v>45464</v>
+        <v>45465</v>
       </c>
       <c r="L101" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
@@ -6445,54 +6445,54 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K102" s="10" t="n">
-        <v>46167</v>
+        <v>46168</v>
       </c>
       <c r="L102" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Mia Hughes</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
@@ -6503,54 +6503,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K103" s="10" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="L103" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Olivia Scott</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
@@ -6561,54 +6561,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K104" s="10" t="n">
-        <v>45205</v>
+        <v>45206</v>
       </c>
       <c r="L104" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
@@ -6619,54 +6619,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K105" s="10" t="n">
-        <v>46019</v>
+        <v>46020</v>
       </c>
       <c r="L105" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Owen Taylor</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
@@ -6677,54 +6677,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K106" s="10" t="n">
-        <v>45501</v>
+        <v>45502</v>
       </c>
       <c r="L106" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
@@ -6735,54 +6735,54 @@
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Head of HR</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K107" s="10" t="n">
-        <v>46093</v>
+        <v>46094</v>
       </c>
       <c r="L107" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Rhys Clark</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
@@ -6793,54 +6793,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K108" s="10" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="L108" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Rhys Moore</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
@@ -6851,54 +6851,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K109" s="10" t="n">
-        <v>45649</v>
+        <v>45650</v>
       </c>
       <c r="L109" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
@@ -6955,54 +6955,54 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K111" s="10" t="n">
-        <v>45723</v>
+        <v>45724</v>
       </c>
       <c r="L111" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
@@ -7013,54 +7013,54 @@
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Head of Projects</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K112" s="10" t="n">
-        <v>46056</v>
+        <v>46057</v>
       </c>
       <c r="L112" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>g#EXT#@northwindtraders.example</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
@@ -7113,54 +7113,54 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K114" s="10" t="n">
-        <v>46204</v>
+        <v>46205</v>
       </c>
       <c r="L114" s="10" t="n">
-        <v>46045</v>
+        <v>46046</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
@@ -7171,54 +7171,54 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K115" s="10" t="n">
-        <v>46278</v>
+        <v>46279</v>
       </c>
       <c r="L115" s="10" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Zara Jackson</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
@@ -7229,54 +7229,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="K116" s="10" t="n">
-        <v>45945</v>
+        <v>45946</v>
       </c>
       <c r="L116" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M116"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery account&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>