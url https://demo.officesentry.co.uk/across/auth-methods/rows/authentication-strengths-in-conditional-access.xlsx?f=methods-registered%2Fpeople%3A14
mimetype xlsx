--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -500,70 +500,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods: Authentication strengths in Conditional Access</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 14:39 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 06:28 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Authentication strengths in Con</t>