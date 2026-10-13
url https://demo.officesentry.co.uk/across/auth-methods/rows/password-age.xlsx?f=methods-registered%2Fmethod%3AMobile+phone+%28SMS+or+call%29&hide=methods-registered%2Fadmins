--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -505,70 +505,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods: Password age</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 14:39 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 06:28 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Password age</t>
@@ -675,159 +675,159 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F5" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -855,195 +855,195 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F7" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F8" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F9" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F11" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -1071,231 +1071,231 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F13" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F14" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F15" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F16" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F17" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F18" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1323,267 +1323,267 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>breakglass@contoso.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F20" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F21" s="10" t="n">
-        <v>46211</v>
+        <v>46212</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F22" s="10" t="n">
-        <v>46088</v>
+        <v>46089</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F23" s="10" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F24" s="10" t="n">
-        <v>46134</v>
+        <v>46135</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F25" s="10" t="n">
-        <v>46178</v>
+        <v>46179</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F26" s="10" t="n">
-        <v>46060</v>
+        <v>46061</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
@@ -1611,51 +1611,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F28" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1683,123 +1683,123 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F30" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F31" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F32" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1827,87 +1827,87 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F34" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F35" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
@@ -1935,231 +1935,231 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F37" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F38" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F39" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F40" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F41" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F42" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2187,159 +2187,159 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F44" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F45" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F46" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F47" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -2367,195 +2367,195 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F49" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F50" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F51" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F52" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F53" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -2583,267 +2583,267 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F55" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F56" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F57" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F58" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F59" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F60" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F61" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
@@ -2871,51 +2871,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F63" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3015,51 +3015,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F67" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3087,123 +3087,123 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F69" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F70" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F71" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -3267,267 +3267,267 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>breakglass@fabrikam.example</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F74" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F75" s="10" t="n">
-        <v>46175</v>
+        <v>46176</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F76" s="10" t="n">
-        <v>46119</v>
+        <v>46120</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F77" s="10" t="n">
-        <v>46044</v>
+        <v>46045</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F78" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F79" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F80" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3555,87 +3555,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F82" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F83" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -3663,159 +3663,159 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F85" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F86" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F87" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F88" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -3843,411 +3843,411 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F90" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F91" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F92" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F93" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F94" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F95" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F96" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F97" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F98" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F100" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4275,87 +4275,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F102" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F103" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -4383,123 +4383,123 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F105" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F106" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F107" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -4563,51 +4563,51 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>breakglass@northwindtraders.example</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F110" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H110" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:H110"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LPassword age&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">