--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -505,70 +505,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods: Password age</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:25 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:06 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Password age</t>
@@ -675,51 +675,51 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -963,87 +963,87 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F11" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -1107,51 +1107,51 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F14" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -1359,51 +1359,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F21" s="10" t="n">
-        <v>46211</v>
+        <v>46212</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1431,87 +1431,87 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F23" s="10" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F24" s="10" t="n">
-        <v>46134</v>
+        <v>46135</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1683,51 +1683,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F30" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1755,51 +1755,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F32" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1935,51 +1935,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F37" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2079,87 +2079,87 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F41" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F42" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -2367,87 +2367,87 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F49" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F50" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
@@ -2475,51 +2475,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F52" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2583,51 +2583,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F55" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
@@ -2763,51 +2763,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F60" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -2871,51 +2871,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F63" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
@@ -3015,51 +3015,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F67" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
@@ -3303,87 +3303,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F75" s="10" t="n">
-        <v>46175</v>
+        <v>46176</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F76" s="10" t="n">
-        <v>46119</v>
+        <v>46120</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
@@ -3555,87 +3555,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F82" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F83" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
@@ -3771,51 +3771,51 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F88" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
@@ -3915,87 +3915,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F92" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F93" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
@@ -4023,87 +4023,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F95" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F96" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
@@ -4167,87 +4167,87 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F100" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
@@ -4383,123 +4383,123 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F105" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F106" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F107" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">