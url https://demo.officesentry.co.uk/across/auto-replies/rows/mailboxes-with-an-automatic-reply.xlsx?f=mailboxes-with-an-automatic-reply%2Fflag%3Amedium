--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -515,82 +515,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Automatic replies: Mailboxes with an automatic reply</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 16:21 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 12:59 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Mailboxes answering mail with an out-of-office reply, who outside hears it, and replies that have been on so long they look forgotten.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Mailboxes with an automatic reply: 3 of 12 rows, Flag is Medium.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Mailboxes with an automatic rep</t>
@@ -724,51 +724,51 @@
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>Everyone</t>
         </is>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46272</v>
+        <v>46273</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J2" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="K2" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="L2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
@@ -776,51 +776,51 @@
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Everyone</t>
         </is>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46272</v>
+        <v>46273</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J3" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="K3" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="L3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
@@ -828,51 +828,51 @@
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>Everyone</t>
         </is>
       </c>
       <c r="H4" s="10" t="n">
-        <v>46272</v>
+        <v>46273</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J4" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="K4" s="6" t="inlineStr">
         <is>
           <t>I'm on leave until 2 September. For anything urgent please email the office.</t>
         </is>
       </c>
       <c r="L4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>