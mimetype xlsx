--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -515,70 +515,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices: BitLocker recovery keys</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 18:47 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 14:08 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>BitLocker recovery keys</t>
@@ -696,4113 +696,4113 @@
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I2" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="inlineStr"/>
       <c r="H3" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I3" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>DESK-HARRISON06</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="11" t="n">
-        <v>45927</v>
+        <v>45929</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>DESK-HUGHES15</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="11" t="n">
-        <v>45657</v>
+        <v>45659</v>
       </c>
       <c r="H5" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>DESK-MORRIS00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" s="11" t="n">
-        <v>46107</v>
+        <v>46109</v>
       </c>
       <c r="H6" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="inlineStr"/>
       <c r="H7" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>DESK-TAYLOR09</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" s="11" t="n">
-        <v>45837</v>
+        <v>45839</v>
       </c>
       <c r="H8" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>1</v>
       </c>
       <c r="G9" s="11" t="n">
-        <v>45747</v>
+        <v>45749</v>
       </c>
       <c r="H9" s="11" t="n">
-        <v>46269</v>
+        <v>46271</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>LAPTOP-ALLEN16</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" s="11" t="n">
-        <v>45627</v>
+        <v>45629</v>
       </c>
       <c r="H10" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK05</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1</v>
       </c>
       <c r="G11" s="11" t="n">
-        <v>45957</v>
+        <v>45959</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK13</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" s="11" t="n">
-        <v>45717</v>
+        <v>45719</v>
       </c>
       <c r="H12" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" s="11" t="n">
-        <v>46077</v>
+        <v>46079</v>
       </c>
       <c r="H13" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>1</v>
       </c>
       <c r="G14" s="11" t="n">
-        <v>46047</v>
+        <v>46049</v>
       </c>
       <c r="H14" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>LAPTOP-FRASER</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>3</v>
       </c>
       <c r="G15" s="11" t="n">
-        <v>46287</v>
+        <v>46289</v>
       </c>
       <c r="H15" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>LAPTOP-HILL07</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON04</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" s="11" t="n">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="H17" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>LAPTOP-MARSH</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" s="11" t="n">
-        <v>46262</v>
+        <v>46264</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>1</v>
       </c>
       <c r="G19" s="11" t="n">
-        <v>45867</v>
+        <v>45869</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="n">
-        <v>45807</v>
+        <v>45809</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE14</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" s="11" t="n">
-        <v>45687</v>
+        <v>45689</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I22" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>DESK-WHITE42</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I23" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS26</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I24" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES11</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I25" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON49</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I26" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>LAPTOP-JONES34</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I27" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT19</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>0</v>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I28" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>DESK-ALLEN09</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="n">
-        <v>45837</v>
+        <v>45839</v>
       </c>
       <c r="H29" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>DESK-CLARK06</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F30" t="n">
         <v>1</v>
       </c>
       <c r="G30" s="11" t="n">
-        <v>45927</v>
+        <v>45929</v>
       </c>
       <c r="H30" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>DESK-EDWARDS00</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>1</v>
       </c>
       <c r="G31" s="11" t="n">
-        <v>46107</v>
+        <v>46109</v>
       </c>
       <c r="H31" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>DESK-EVANS48</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F32" t="n">
         <v>1</v>
       </c>
       <c r="G32" s="11" t="n">
-        <v>44667</v>
+        <v>44669</v>
       </c>
       <c r="H32" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>DESK-HALL15</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>1</v>
       </c>
       <c r="G33" s="11" t="n">
-        <v>45657</v>
+        <v>45659</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>DESK-HARRISON21</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>1</v>
       </c>
       <c r="G34" s="11" t="n">
-        <v>45477</v>
+        <v>45479</v>
       </c>
       <c r="H34" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>DESK-KHAN30</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>1</v>
       </c>
       <c r="G35" s="11" t="n">
-        <v>45207</v>
+        <v>45209</v>
       </c>
       <c r="H35" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>DESK-KHAN33</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>1</v>
       </c>
       <c r="G36" s="11" t="n">
-        <v>45117</v>
+        <v>45119</v>
       </c>
       <c r="H36" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>DESK-KING24</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" s="11" t="n">
-        <v>45387</v>
+        <v>45389</v>
       </c>
       <c r="H37" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>DESK-LEWIS12</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" s="11" t="n">
-        <v>45747</v>
+        <v>45749</v>
       </c>
       <c r="H38" s="11" t="n">
-        <v>46269</v>
+        <v>46271</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>DESK-MOORE18</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F40" t="n">
         <v>0</v>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>DESK-ROBERTS45</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>1</v>
       </c>
       <c r="G41" s="11" t="n">
-        <v>44757</v>
+        <v>44759</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>DESK-ROBINSON51</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>0</v>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" s="11" t="n">
-        <v>46267</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>DESK-SCOTT36</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>1</v>
       </c>
       <c r="G43" s="11" t="n">
-        <v>45027</v>
+        <v>45029</v>
       </c>
       <c r="H43" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>DESK-WILLIAMS27</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F44" t="n">
         <v>1</v>
       </c>
       <c r="G44" s="11" t="n">
-        <v>45297</v>
+        <v>45299</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>DESK-WOOD39</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F45" t="n">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="n">
-        <v>44937</v>
+        <v>44939</v>
       </c>
       <c r="H45" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>LAPTOP-BAKER23</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F46" t="n">
         <v>1</v>
       </c>
       <c r="G46" s="11" t="n">
-        <v>45417</v>
+        <v>45419</v>
       </c>
       <c r="H46" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>LAPTOP-BROWN01</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F47" t="n">
         <v>1</v>
       </c>
       <c r="G47" s="11" t="n">
-        <v>46077</v>
+        <v>46079</v>
       </c>
       <c r="H47" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIES38</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F48" t="n">
         <v>1</v>
       </c>
       <c r="G48" s="11" t="n">
-        <v>44967</v>
+        <v>44969</v>
       </c>
       <c r="H48" s="11" t="n">
-        <v>46269</v>
+        <v>46271</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN32</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>1</v>
       </c>
       <c r="G49" s="11" t="n">
-        <v>45147</v>
+        <v>45149</v>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>LAPTOP-HARRIS31</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F50" t="n">
         <v>1</v>
       </c>
       <c r="G50" s="11" t="n">
-        <v>45177</v>
+        <v>45179</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON14</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F51" t="n">
         <v>1</v>
       </c>
       <c r="G51" s="11" t="n">
-        <v>45687</v>
+        <v>45689</v>
       </c>
       <c r="H51" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON28</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>1</v>
       </c>
       <c r="G52" s="11" t="n">
-        <v>45267</v>
+        <v>45269</v>
       </c>
       <c r="H52" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON47</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>1</v>
       </c>
       <c r="G53" s="11" t="n">
-        <v>44697</v>
+        <v>44699</v>
       </c>
       <c r="H53" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>LAPTOP-KHAN35</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>1</v>
       </c>
       <c r="G54" s="11" t="n">
-        <v>45057</v>
+        <v>45059</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>LAPTOP-KOWALSKI</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F55" t="n">
         <v>3</v>
       </c>
       <c r="G55" s="11" t="n">
-        <v>46287</v>
+        <v>46289</v>
       </c>
       <c r="H55" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>LAPTOP-LEE02</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>1</v>
       </c>
       <c r="G56" s="11" t="n">
-        <v>46047</v>
+        <v>46049</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>LAPTOP-LEE25</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F57" t="n">
         <v>1</v>
       </c>
       <c r="G57" s="11" t="n">
-        <v>45357</v>
+        <v>45359</v>
       </c>
       <c r="H57" s="11" t="n">
-        <v>46269</v>
+        <v>46271</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>LAPTOP-OKAFOR</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" s="11" t="n">
-        <v>46262</v>
+        <v>46264</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL46</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F59" t="n">
         <v>1</v>
       </c>
       <c r="G59" s="11" t="n">
-        <v>44727</v>
+        <v>44729</v>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS41</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F60" t="n">
         <v>1</v>
       </c>
       <c r="G60" s="11" t="n">
-        <v>44877</v>
+        <v>44879</v>
       </c>
       <c r="H60" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON07</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F61" t="n">
         <v>0</v>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT17</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F62" t="n">
         <v>1</v>
       </c>
       <c r="G62" s="11" t="n">
-        <v>45597</v>
+        <v>45599</v>
       </c>
       <c r="H62" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH13</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F63" t="n">
         <v>1</v>
       </c>
       <c r="G63" s="11" t="n">
-        <v>45717</v>
+        <v>45719</v>
       </c>
       <c r="H63" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH50</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F64" t="n">
         <v>1</v>
       </c>
       <c r="G64" s="11" t="n">
-        <v>44607</v>
+        <v>44609</v>
       </c>
       <c r="H64" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR43</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" s="11" t="n">
-        <v>44817</v>
+        <v>44819</v>
       </c>
       <c r="H65" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS08</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F66" t="n">
         <v>1</v>
       </c>
       <c r="G66" s="11" t="n">
-        <v>45867</v>
+        <v>45869</v>
       </c>
       <c r="H66" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER37</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F67" t="n">
         <v>1</v>
       </c>
       <c r="G67" s="11" t="n">
-        <v>44997</v>
+        <v>44999</v>
       </c>
       <c r="H67" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER44</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F68" t="n">
         <v>1</v>
       </c>
       <c r="G68" s="11" t="n">
-        <v>44787</v>
+        <v>44789</v>
       </c>
       <c r="H68" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER04</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>1</v>
       </c>
       <c r="G69" s="11" t="n">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="H69" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER10</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F70" t="n">
         <v>1</v>
       </c>
       <c r="G70" s="11" t="n">
-        <v>45807</v>
+        <v>45809</v>
       </c>
       <c r="H70" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>LAPTOP-WARD29</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F71" t="n">
         <v>0</v>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON40</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F72" t="n">
         <v>0</v>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS16</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F73" t="n">
         <v>1</v>
       </c>
       <c r="G73" s="11" t="n">
-        <v>45627</v>
+        <v>45629</v>
       </c>
       <c r="H73" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS20</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F74" t="n">
         <v>1</v>
       </c>
       <c r="G74" s="11" t="n">
-        <v>45507</v>
+        <v>45509</v>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD05</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F75" t="n">
         <v>1</v>
       </c>
       <c r="G75" s="11" t="n">
-        <v>45957</v>
+        <v>45959</v>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD22</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F76" t="n">
         <v>1</v>
       </c>
       <c r="G76" s="11" t="n">
-        <v>45447</v>
+        <v>45449</v>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I77" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F78" t="n">
         <v>0</v>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I78" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F79" t="n">
         <v>0</v>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I79" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F80" t="n">
         <v>0</v>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="I80" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>DESK-BAKER27</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F81" t="n">
         <v>1</v>
       </c>
       <c r="G81" s="11" t="n">
-        <v>45297</v>
+        <v>45299</v>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F82" t="n">
         <v>1</v>
       </c>
       <c r="G82" s="11" t="n">
-        <v>46107</v>
+        <v>46109</v>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F83" t="n">
         <v>1</v>
       </c>
       <c r="G83" s="11" t="n">
-        <v>45117</v>
+        <v>45119</v>
       </c>
       <c r="H83" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F84" t="n">
         <v>1</v>
       </c>
       <c r="G84" s="11" t="n">
-        <v>45657</v>
+        <v>45659</v>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>DESK-HUGHES30</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F85" t="n">
         <v>1</v>
       </c>
       <c r="G85" s="11" t="n">
-        <v>45207</v>
+        <v>45209</v>
       </c>
       <c r="H85" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>DESK-JACKSON09</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F86" t="n">
         <v>1</v>
       </c>
       <c r="G86" s="11" t="n">
-        <v>45837</v>
+        <v>45839</v>
       </c>
       <c r="H86" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>DESK-LEE24</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F87" t="n">
         <v>1</v>
       </c>
       <c r="G87" s="11" t="n">
-        <v>45387</v>
+        <v>45389</v>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F88" t="n">
         <v>0</v>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F89" t="n">
         <v>1</v>
       </c>
       <c r="G89" s="11" t="n">
-        <v>45747</v>
+        <v>45749</v>
       </c>
       <c r="H89" s="11" t="n">
-        <v>46267</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F90" t="n">
         <v>1</v>
       </c>
       <c r="G90" s="11" t="n">
-        <v>45927</v>
+        <v>45929</v>
       </c>
       <c r="H90" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F91" t="n">
         <v>1</v>
       </c>
       <c r="G91" s="11" t="n">
-        <v>45477</v>
+        <v>45479</v>
       </c>
       <c r="H91" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>DESK-WRIGHT18</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F92" t="n">
         <v>0</v>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F93" t="n">
         <v>1</v>
       </c>
       <c r="G93" s="11" t="n">
-        <v>45807</v>
+        <v>45809</v>
       </c>
       <c r="H93" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS20</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F94" t="n">
         <v>1</v>
       </c>
       <c r="G94" s="11" t="n">
-        <v>45507</v>
+        <v>45509</v>
       </c>
       <c r="H94" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F95" t="n">
         <v>1</v>
       </c>
       <c r="G95" s="11" t="n">
-        <v>45417</v>
+        <v>45419</v>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN14</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F96" t="n">
         <v>1</v>
       </c>
       <c r="G96" s="11" t="n">
-        <v>45687</v>
+        <v>45689</v>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F97" t="n">
         <v>0</v>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" s="11" t="n">
-        <v>46262</v>
+        <v>46264</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F98" t="n">
         <v>1</v>
       </c>
       <c r="G98" s="11" t="n">
-        <v>45627</v>
+        <v>45629</v>
       </c>
       <c r="H98" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>LAPTOP-MARTIN22</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F99" t="n">
         <v>1</v>
       </c>
       <c r="G99" s="11" t="n">
-        <v>45447</v>
+        <v>45449</v>
       </c>
       <c r="H99" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>LAPTOP-MOORE17</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F100" t="n">
         <v>1</v>
       </c>
       <c r="G100" s="11" t="n">
-        <v>45597</v>
+        <v>45599</v>
       </c>
       <c r="H100" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F101" t="n">
         <v>3</v>
       </c>
       <c r="G101" s="11" t="n">
-        <v>46287</v>
+        <v>46289</v>
       </c>
       <c r="H101" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL13</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F102" t="n">
         <v>1</v>
       </c>
       <c r="G102" s="11" t="n">
-        <v>45717</v>
+        <v>45719</v>
       </c>
       <c r="H102" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS28</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F103" t="n">
         <v>1</v>
       </c>
       <c r="G103" s="11" t="n">
-        <v>45267</v>
+        <v>45269</v>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS31</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F104" t="n">
         <v>1</v>
       </c>
       <c r="G104" s="11" t="n">
-        <v>45177</v>
+        <v>45179</v>
       </c>
       <c r="H104" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F105" t="n">
         <v>1</v>
       </c>
       <c r="G105" s="11" t="n">
-        <v>46077</v>
+        <v>46079</v>
       </c>
       <c r="H105" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F106" t="n">
         <v>1</v>
       </c>
       <c r="G106" s="11" t="n">
-        <v>45357</v>
+        <v>45359</v>
       </c>
       <c r="H106" s="11" t="n">
-        <v>46267</v>
+        <v>46269</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT29</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F107" t="n">
         <v>0</v>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F108" t="n">
         <v>1</v>
       </c>
       <c r="G108" s="11" t="n">
-        <v>46047</v>
+        <v>46049</v>
       </c>
       <c r="H108" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH07</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F109" t="n">
         <v>0</v>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" s="11" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR04</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F110" t="n">
         <v>1</v>
       </c>
       <c r="G110" s="11" t="n">
-        <v>45987</v>
+        <v>45989</v>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F111" t="n">
         <v>1</v>
       </c>
       <c r="G111" s="11" t="n">
-        <v>45147</v>
+        <v>45149</v>
       </c>
       <c r="H111" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE05</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F112" t="n">
         <v>1</v>
       </c>
       <c r="G112" s="11" t="n">
-        <v>45957</v>
+        <v>45959</v>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F113" t="n">
         <v>1</v>
       </c>
       <c r="G113" s="11" t="n">
-        <v>45867</v>
+        <v>45869</v>
       </c>
       <c r="H113" s="11" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I113"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LBitLocker recovery keys&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>