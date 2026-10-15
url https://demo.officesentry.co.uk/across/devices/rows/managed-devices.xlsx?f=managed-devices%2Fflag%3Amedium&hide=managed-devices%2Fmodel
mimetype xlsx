--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -515,82 +515,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices: Managed devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 03:43 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 03:33 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Managed devices: 57 of 112 rows, Flag is Medium, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 23:39 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Managed devices</t>
@@ -717,2843 +717,2843 @@
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="J2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="J3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I4" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="J4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I5" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="J5" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I6" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I7" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="J7" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I8" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="J8" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>DESK-ALLEN09</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I9" s="10" t="n">
-        <v>45838</v>
+        <v>45839</v>
       </c>
       <c r="J9" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>DESK-CLARK06</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I10" s="10" t="n">
-        <v>45928</v>
+        <v>45929</v>
       </c>
       <c r="J10" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>DESK-HARRISON21</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I11" s="10" t="n">
-        <v>45478</v>
+        <v>45479</v>
       </c>
       <c r="J11" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>DESK-KHAN30</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I12" s="10" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
       <c r="J12" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>DESK-KING24</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I13" s="10" t="n">
-        <v>45388</v>
+        <v>45389</v>
       </c>
       <c r="J13" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>DESK-LEWIS12</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H14" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I14" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="J14" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>DESK-ROBERTS45</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I15" s="10" t="n">
-        <v>44758</v>
+        <v>44759</v>
       </c>
       <c r="J15" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I16" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="J16" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>DESK-WHITE42</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I17" s="10" t="n">
-        <v>44848</v>
+        <v>44849</v>
       </c>
       <c r="J17" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>DESK-WILLIAMS27</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I18" s="10" t="n">
-        <v>45298</v>
+        <v>45299</v>
       </c>
       <c r="J18" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>DESK-WOOD39</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I19" s="10" t="n">
-        <v>44938</v>
+        <v>44939</v>
       </c>
       <c r="J19" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>LAPTOP-BROWN01</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I20" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="J20" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIES38</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H21" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I21" s="10" t="n">
-        <v>44968</v>
+        <v>44969</v>
       </c>
       <c r="J21" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS26</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I22" s="10" t="n">
-        <v>45328</v>
+        <v>45329</v>
       </c>
       <c r="J22" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN32</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I23" s="10" t="n">
-        <v>45148</v>
+        <v>45149</v>
       </c>
       <c r="J23" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES11</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I24" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="J24" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON47</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I25" s="10" t="n">
-        <v>44698</v>
+        <v>44699</v>
       </c>
       <c r="J25" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>LAPTOP-JONES34</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I26" s="10" t="n">
-        <v>45088</v>
+        <v>45089</v>
       </c>
       <c r="J26" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>LAPTOP-KHAN35</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I27" s="10" t="n">
-        <v>45058</v>
+        <v>45059</v>
       </c>
       <c r="J27" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>LAPTOP-LEE02</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I28" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="J28" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>LAPTOP-LEE25</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H29" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I29" s="10" t="n">
-        <v>45358</v>
+        <v>45359</v>
       </c>
       <c r="J29" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS41</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I30" s="10" t="n">
-        <v>44878</v>
+        <v>44879</v>
       </c>
       <c r="J30" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT17</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I31" s="10" t="n">
-        <v>45598</v>
+        <v>45599</v>
       </c>
       <c r="J31" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT19</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I32" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="J32" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH50</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I33" s="10" t="n">
-        <v>44608</v>
+        <v>44609</v>
       </c>
       <c r="J33" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR43</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I34" s="10" t="n">
-        <v>44818</v>
+        <v>44819</v>
       </c>
       <c r="J34" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS08</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I35" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="J35" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER37</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I36" s="10" t="n">
-        <v>44998</v>
+        <v>44999</v>
       </c>
       <c r="J36" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER10</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I37" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="J37" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS20</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I38" s="10" t="n">
-        <v>45508</v>
+        <v>45509</v>
       </c>
       <c r="J38" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>DESK-BAKER27</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I39" s="10" t="n">
-        <v>45298</v>
+        <v>45299</v>
       </c>
       <c r="J39" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I40" s="10" t="n">
-        <v>46108</v>
+        <v>46109</v>
       </c>
       <c r="J40" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I41" s="10" t="n">
-        <v>45118</v>
+        <v>45119</v>
       </c>
       <c r="J41" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I42" s="10" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
       <c r="J42" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I43" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="J43" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H44" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I44" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="J44" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I45" s="10" t="n">
-        <v>45928</v>
+        <v>45929</v>
       </c>
       <c r="J45" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I46" s="10" t="n">
-        <v>45478</v>
+        <v>45479</v>
       </c>
       <c r="J46" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I47" s="10" t="n">
-        <v>45328</v>
+        <v>45329</v>
       </c>
       <c r="J47" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I48" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="J48" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I49" s="10" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
       <c r="J49" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I50" s="10" t="n">
-        <v>45628</v>
+        <v>45629</v>
       </c>
       <c r="J50" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I51" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="J51" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I52" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="J52" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H53" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="I53" s="10" t="n">
-        <v>45358</v>
+        <v>45359</v>
       </c>
       <c r="J53" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I54" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="J54" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I55" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="J55" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I56" s="10" t="n">
-        <v>45148</v>
+        <v>45149</v>
       </c>
       <c r="J56" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE05</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I57" s="10" t="n">
-        <v>45958</v>
+        <v>45959</v>
       </c>
       <c r="J57" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="I58" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="J58" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J58"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LManaged devices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>