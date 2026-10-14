--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -20,164 +20,154 @@
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Managed devices" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Managed devices'!$A$1:$J$113</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Managed devices'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="008A5A00"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00B54708"/>
-    </font>
-[...2 lines deleted...]
-      <color rgb="00475467"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
     <font>
       <color rgb="00111827"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="001D4ED8"/>
       <u val="single"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D7A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF6E1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF0E6"/>
       </patternFill>
     </fill>
-    <fill>
-[...3 lines deleted...]
-    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -535,82 +525,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices: Managed devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:13 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:37 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Managed devices: 112 of 112 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Managed devices</t>
@@ -728,5420 +718,5420 @@
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Personal</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46208</v>
+        <v>46209</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Apple iPhone 15</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>DESK-HARRISON06</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H3" s="10" t="n">
-        <v>45928</v>
+        <v>45929</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-HUGHES15</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H4" s="10" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DESK-MORRIS00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H5" s="10" t="n">
-        <v>46108</v>
+        <v>46109</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H6" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>DESK-TAYLOR09</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H7" s="10" t="n">
-        <v>45838</v>
+        <v>45839</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G8" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H8" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J8" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>LAPTOP-ALLEN16</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H9" s="10" t="n">
-        <v>45628</v>
+        <v>45629</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK05</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H10" s="10" t="n">
-        <v>45958</v>
+        <v>45959</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK13</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H11" s="10" t="n">
-        <v>45718</v>
+        <v>45719</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J11" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H12" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J12" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J12" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H13" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J13" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J13" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>LAPTOP-FRASER</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G14" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H14" s="10" t="n">
-        <v>46008</v>
+        <v>46009</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-HILL07</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H15" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J15" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON04</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H16" s="10" t="n">
-        <v>45988</v>
+        <v>45989</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J16" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>LAPTOP-MARSH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G17" s="10" t="n">
-        <v>46263</v>
+        <v>46264</v>
       </c>
       <c r="H17" s="10" t="n">
-        <v>45408</v>
+        <v>45409</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G5</t>
         </is>
       </c>
       <c r="J17" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H18" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J18" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J18" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H19" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J19" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J19" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H20" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J20" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE14</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H21" s="10" t="n">
-        <v>45688</v>
+        <v>45689</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Anna Kowalski's iPhone</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Personal</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H22" s="10" t="n">
-        <v>46208</v>
+        <v>46209</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Apple iPhone 15</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DESK-ALLEN09</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H23" s="10" t="n">
-        <v>45838</v>
+        <v>45839</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
-      <c r="J23" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J23" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>DESK-CLARK06</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H24" s="10" t="n">
-        <v>45928</v>
+        <v>45929</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J24" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J24" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>DESK-EDWARDS00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H25" s="10" t="n">
-        <v>46108</v>
+        <v>46109</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>DESK-EVANS48</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H26" s="10" t="n">
-        <v>44668</v>
+        <v>44669</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>DESK-HALL15</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H27" s="10" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>DESK-HARRISON21</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H28" s="10" t="n">
-        <v>45478</v>
+        <v>45479</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J28" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J28" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>DESK-KHAN30</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H29" s="10" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J29" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J29" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>DESK-KHAN33</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H30" s="10" t="n">
-        <v>45118</v>
+        <v>45119</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>DESK-KING24</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H31" s="10" t="n">
-        <v>45388</v>
+        <v>45389</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
-      <c r="J31" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J31" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>DESK-LEWIS12</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G32" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H32" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J32" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>DESK-MOORE18</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H33" s="10" t="n">
-        <v>45568</v>
+        <v>45569</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J33" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>DESK-ROBERTS45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H34" s="10" t="n">
-        <v>44758</v>
+        <v>44759</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J34" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J34" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>DESK-ROBINSON51</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G35" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H35" s="10" t="n">
-        <v>44578</v>
+        <v>44579</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J35" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>DESK-SCOTT36</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H36" s="10" t="n">
-        <v>45028</v>
+        <v>45029</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H37" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J37" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>DESK-WHITE42</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H38" s="10" t="n">
-        <v>44848</v>
+        <v>44849</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J38" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>DESK-WILLIAMS27</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H39" s="10" t="n">
-        <v>45298</v>
+        <v>45299</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J39" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J39" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>DESK-WOOD39</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H40" s="10" t="n">
-        <v>44938</v>
+        <v>44939</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
-      <c r="J40" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J40" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>LAPTOP-BAKER23</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H41" s="10" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>LAPTOP-BROWN01</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H42" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J42" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J42" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIES38</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G43" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H43" s="10" t="n">
-        <v>44968</v>
+        <v>44969</v>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J43" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS26</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H44" s="10" t="n">
-        <v>45328</v>
+        <v>45329</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J44" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN32</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H45" s="10" t="n">
-        <v>45148</v>
+        <v>45149</v>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J45" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J45" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>LAPTOP-HARRIS31</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H46" s="10" t="n">
-        <v>45178</v>
+        <v>45179</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J46" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES11</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H47" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J47" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON14</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H48" s="10" t="n">
-        <v>45688</v>
+        <v>45689</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON28</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H49" s="10" t="n">
-        <v>45268</v>
+        <v>45269</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON49</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H50" s="10" t="n">
-        <v>44638</v>
+        <v>44639</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J50" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON47</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H51" s="10" t="n">
-        <v>44698</v>
+        <v>44699</v>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J51" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J51" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>LAPTOP-JONES34</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H52" s="10" t="n">
-        <v>45088</v>
+        <v>45089</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J52" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>LAPTOP-KHAN35</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H53" s="10" t="n">
-        <v>45058</v>
+        <v>45059</v>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J53" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J53" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>LAPTOP-KOWALSKI</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G54" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H54" s="10" t="n">
-        <v>46008</v>
+        <v>46009</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>LAPTOP-LEE02</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H55" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J55" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J55" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>LAPTOP-LEE25</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G56" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H56" s="10" t="n">
-        <v>45358</v>
+        <v>45359</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J56" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>LAPTOP-OKAFOR</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G57" s="10" t="n">
-        <v>46263</v>
+        <v>46264</v>
       </c>
       <c r="H57" s="10" t="n">
-        <v>45408</v>
+        <v>45409</v>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G5</t>
         </is>
       </c>
       <c r="J57" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL46</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H58" s="10" t="n">
-        <v>44728</v>
+        <v>44729</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS41</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H59" s="10" t="n">
-        <v>44878</v>
+        <v>44879</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J59" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J59" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON07</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H60" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J60" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT17</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H61" s="10" t="n">
-        <v>45598</v>
+        <v>45599</v>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J61" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J61" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT19</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H62" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J62" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH13</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H63" s="10" t="n">
-        <v>45718</v>
+        <v>45719</v>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J63" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH50</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H64" s="10" t="n">
-        <v>44608</v>
+        <v>44609</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J64" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J64" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR43</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H65" s="10" t="n">
-        <v>44818</v>
+        <v>44819</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J65" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J65" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS08</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H66" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J66" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J66" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER37</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H67" s="10" t="n">
-        <v>44998</v>
+        <v>44999</v>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J67" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J67" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER44</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H68" s="10" t="n">
-        <v>44788</v>
+        <v>44789</v>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER04</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H69" s="10" t="n">
-        <v>45988</v>
+        <v>45989</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J69" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER10</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H70" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J70" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J70" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>LAPTOP-WARD29</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H71" s="10" t="n">
-        <v>45238</v>
+        <v>45239</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J71" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON40</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H72" s="10" t="n">
-        <v>44908</v>
+        <v>44909</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J72" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS16</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H73" s="10" t="n">
-        <v>45628</v>
+        <v>45629</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS20</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H74" s="10" t="n">
-        <v>45508</v>
+        <v>45509</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J74" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J74" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD05</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H75" s="10" t="n">
-        <v>45958</v>
+        <v>45959</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD22</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H76" s="10" t="n">
-        <v>45448</v>
+        <v>45449</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J76" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Ann Patel's iPhone</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Personal</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F77" t="inlineStr"/>
       <c r="G77" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H77" s="10" t="n">
-        <v>46208</v>
+        <v>46209</v>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Apple iPhone 15</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>DESK-BAKER27</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H78" s="10" t="n">
-        <v>45298</v>
+        <v>45299</v>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J78" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J78" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H79" s="10" t="n">
-        <v>46108</v>
+        <v>46109</v>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J79" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J79" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H80" s="10" t="n">
-        <v>45118</v>
+        <v>45119</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J80" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J80" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H81" s="10" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J81" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J81" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>DESK-HUGHES30</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H82" s="10" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>DESK-JACKSON09</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H83" s="10" t="n">
-        <v>45838</v>
+        <v>45839</v>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H84" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J84" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>DESK-LEE24</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H85" s="10" t="n">
-        <v>45388</v>
+        <v>45389</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G86" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H86" s="10" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J86" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H87" s="10" t="n">
-        <v>45928</v>
+        <v>45929</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J87" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J87" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H88" s="10" t="n">
-        <v>45478</v>
+        <v>45479</v>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J88" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J88" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>DESK-WRIGHT18</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H89" s="10" t="n">
-        <v>45568</v>
+        <v>45569</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J89" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H90" s="10" t="n">
-        <v>45328</v>
+        <v>45329</v>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J90" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H91" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J91" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J91" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS20</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H92" s="10" t="n">
-        <v>45508</v>
+        <v>45509</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H93" s="10" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J93" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J93" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN14</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H94" s="10" t="n">
-        <v>45688</v>
+        <v>45689</v>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G95" s="10" t="n">
-        <v>46263</v>
+        <v>46264</v>
       </c>
       <c r="H95" s="10" t="n">
-        <v>45408</v>
+        <v>45409</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G5</t>
         </is>
       </c>
       <c r="J95" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H96" s="10" t="n">
-        <v>45628</v>
+        <v>45629</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J96" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J96" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>LAPTOP-MARTIN22</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H97" s="10" t="n">
-        <v>45448</v>
+        <v>45449</v>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J97" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>LAPTOP-MOORE17</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H98" s="10" t="n">
-        <v>45598</v>
+        <v>45599</v>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H99" s="10" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J99" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G100" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H100" s="10" t="n">
-        <v>46008</v>
+        <v>46009</v>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL13</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H101" s="10" t="n">
-        <v>45718</v>
+        <v>45719</v>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J101" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS28</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H102" s="10" t="n">
-        <v>45268</v>
+        <v>45269</v>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS31</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H103" s="10" t="n">
-        <v>45178</v>
+        <v>45179</v>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J103" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H104" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J104" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J104" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G105" s="10" t="n">
-        <v>46270</v>
+        <v>46271</v>
       </c>
       <c r="H105" s="10" t="n">
-        <v>45358</v>
+        <v>45359</v>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J105" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT29</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H106" s="10" t="n">
-        <v>45238</v>
+        <v>45239</v>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J106" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H107" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J107" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J107" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH07</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H108" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J108" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR04</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H109" s="10" t="n">
-        <v>45988</v>
+        <v>45989</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J109" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H110" s="10" t="n">
-        <v>45778</v>
+        <v>45779</v>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J110" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H111" s="10" t="n">
-        <v>45148</v>
+        <v>45149</v>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
-      <c r="J111" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J111" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE05</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H112" s="10" t="n">
-        <v>45958</v>
+        <v>45959</v>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
-      <c r="J112" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J112" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
       <c r="H113" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J113" s="13" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J113" s="11" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J113"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LManaged devices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 