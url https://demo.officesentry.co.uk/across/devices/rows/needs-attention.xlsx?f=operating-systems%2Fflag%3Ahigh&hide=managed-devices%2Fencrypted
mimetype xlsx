--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -521,51 +521,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices: Needs attention</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 16:49 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 20:07 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">