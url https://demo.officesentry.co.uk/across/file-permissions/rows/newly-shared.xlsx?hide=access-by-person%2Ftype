--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -528,70 +528,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>File and folder permissions: Newly shared</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:40 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who can open each shared file or folder, how they got access, who shared it and when links expire.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Newly shared</t>
@@ -692,346 +692,346 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="D2" s="6" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>eve.lambert@contoso.example</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="D3" s="6" t="inlineStr">
         <is>
           <t>partner@mason-legal.example (outside)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="D4" s="6" t="inlineStr">
         <is>
           <t>mallory.hart@contoso.example, dan.redford@contoso.example</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>carl.ashworth@contoso.example</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>46298</v>
+        <v>46299</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="F5" s="10" t="n">
-        <v>46288</v>
+        <v>46289</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>Budget.xlsx</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>accountant@hargreaves-partners.example (outside)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="F6" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G6" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>Rotas (folder)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
       <c r="F7" s="10" t="n">
-        <v>46293</v>
+        <v>46294</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
       <c r="F8" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G8" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
           <t>partner@mason-legal.example (outside)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F9" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="G9" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example, dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="F10" s="10" t="n">
-        <v>46298</v>
+        <v>46299</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F11" s="10" t="n">
-        <v>46288</v>
+        <v>46289</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G11"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LNewly shared&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>