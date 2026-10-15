--- v0 (2026-10-13)
+++ v1 (2026-10-15)
@@ -505,82 +505,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Every group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:51 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 14:18 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every group: 36 of 45 rows, Groups inside is blank.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every group</t>
@@ -728,51 +728,51 @@
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46331</v>
+        <v>46334</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>14</v>
@@ -982,51 +982,51 @@
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>3</v>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I11" s="10" t="n">
-        <v>46354</v>
+        <v>46357</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
@@ -1108,51 +1108,51 @@
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>2</v>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I15" s="10" t="n">
-        <v>46331</v>
+        <v>46334</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>10</v>
@@ -1362,51 +1362,51 @@
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>3</v>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I23" s="10" t="n">
-        <v>46354</v>
+        <v>46357</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>1</v>
@@ -1488,51 +1488,51 @@
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>2</v>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I27" s="10" t="n">
-        <v>46331</v>
+        <v>46334</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>11</v>
@@ -1742,51 +1742,51 @@
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>3</v>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I35" s="10" t="n">
-        <v>46354</v>
+        <v>46357</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>1</v>