--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -505,82 +505,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Every group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 01:57 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every group: 3 of 45 rows, Group is Project Phoenix.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every group</t>
@@ -697,117 +697,117 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>3</v>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>3</v>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>3</v>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I4" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery group&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>