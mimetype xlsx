--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -505,82 +505,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Every group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:51 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 17:02 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every group: 39 of 45 rows, Membership is Assigned.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every group</t>
@@ -697,51 +697,51 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>2</v>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46331</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>14</v>
@@ -1021,51 +1021,51 @@
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>3</v>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I12" s="10" t="n">
-        <v>46354</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>
@@ -1116,51 +1116,51 @@
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>2</v>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I15" s="10" t="n">
-        <v>46331</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>10</v>
@@ -1440,51 +1440,51 @@
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>3</v>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I25" s="10" t="n">
-        <v>46354</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
@@ -1535,51 +1535,51 @@
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>2</v>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I28" s="10" t="n">
-        <v>46331</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>11</v>
@@ -1859,51 +1859,51 @@
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>3</v>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I38" s="10" t="n">
-        <v>46354</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>1</v>