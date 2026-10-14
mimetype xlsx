--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -505,82 +505,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Every group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 13:59 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 12:40 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every group: 33 of 45 rows, Inside of is blank, Created: older than 90 days.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every group</t>
@@ -728,51 +728,51 @@
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>14</v>
@@ -949,51 +949,51 @@
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>3</v>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I10" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
@@ -1075,51 +1075,51 @@
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>2</v>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I14" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>10</v>
@@ -1296,51 +1296,51 @@
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>3</v>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I21" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>1</v>
@@ -1422,51 +1422,51 @@
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>2</v>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I25" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>11</v>
@@ -1643,51 +1643,51 @@
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>3</v>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="I32" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>1</v>