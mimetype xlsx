--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -505,82 +505,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Every group</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 14:32 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 09:59 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every group: 45 of 45 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every group</t>
@@ -716,51 +716,51 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
@@ -1010,51 +1010,51 @@
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H13" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
@@ -1158,51 +1158,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H18" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
@@ -1452,51 +1452,51 @@
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr"/>
       <c r="G28" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H28" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
@@ -1600,51 +1600,51 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
       <c r="G33" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H33" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr"/>
@@ -1894,51 +1894,51 @@
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" s="10" t="n">
         <v>45667</v>
       </c>
       <c r="H43" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Provisioned</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Assigned</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr"/>