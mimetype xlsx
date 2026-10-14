--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -525,70 +525,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups: Expiring soon</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:38 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Expiring soon</t>
@@ -685,231 +685,231 @@
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="E2" t="n">
         <v>24</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>2</v>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D3" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
       <c r="E3" t="n">
         <v>47</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Bobby Marsh</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>3</v>
       </c>
       <c r="H3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="E4" t="n">
         <v>24</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D5" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
       <c r="E5" t="n">
         <v>47</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Ben Okafor</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>3</v>
       </c>
       <c r="H5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D6" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="E6" t="n">
         <v>24</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>46355</v>
+        <v>46356</v>
       </c>
       <c r="E7" t="n">
         <v>47</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>3</v>
       </c>
       <c r="H7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LExpiring soon&amp;RPage &amp;P of &amp;N</oddFooter>