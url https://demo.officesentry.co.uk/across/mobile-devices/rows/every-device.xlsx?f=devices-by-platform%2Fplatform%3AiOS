--- v0 (2026-10-14)
+++ v1 (2026-10-15)
@@ -535,70 +535,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices: Every device</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 10:16 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 18:13 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>14 Oct 2026, 04:00 UTC</t>
+          <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Every device</t>
@@ -733,5160 +733,5160 @@
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H2" s="10" t="n">
-        <v>45758</v>
+        <v>45759</v>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H3" s="10" t="n">
-        <v>45992</v>
+        <v>45993</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="K3" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H4" s="10" t="n">
-        <v>45926</v>
+        <v>45927</v>
       </c>
       <c r="I4" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H5" s="10" t="n">
-        <v>45625</v>
+        <v>45626</v>
       </c>
       <c r="I5" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H6" s="10" t="n">
-        <v>46003</v>
+        <v>46004</v>
       </c>
       <c r="I6" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H7" s="10" t="n">
-        <v>45466</v>
+        <v>45467</v>
       </c>
       <c r="I7" s="10" t="n">
-        <v>46083</v>
+        <v>46084</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K7" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H8" s="10" t="n">
-        <v>45891</v>
+        <v>45892</v>
       </c>
       <c r="I8" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H9" s="10" t="n">
-        <v>45857</v>
+        <v>45858</v>
       </c>
       <c r="I9" s="10" t="n">
-        <v>45937</v>
+        <v>45938</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K9" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H10" s="10" t="n">
-        <v>45760</v>
+        <v>45761</v>
       </c>
       <c r="I10" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H11" s="10" t="n">
-        <v>46010</v>
+        <v>46011</v>
       </c>
       <c r="I11" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="H12" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="I12" t="inlineStr"/>
       <c r="J12" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K12" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H13" s="10" t="n">
-        <v>45967</v>
+        <v>45968</v>
       </c>
       <c r="I13" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H14" s="10" t="n">
-        <v>45770</v>
+        <v>45771</v>
       </c>
       <c r="I14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H15" s="10" t="n">
-        <v>45831</v>
+        <v>45832</v>
       </c>
       <c r="I15" s="10" t="n">
-        <v>46013</v>
+        <v>46014</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K15" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H16" s="10" t="n">
-        <v>45714</v>
+        <v>45715</v>
       </c>
       <c r="I16" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H17" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="I17" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H18" s="10" t="n">
-        <v>46045</v>
+        <v>46046</v>
       </c>
       <c r="I18" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H19" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="I19" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H20" s="10" t="n">
-        <v>45974</v>
+        <v>45975</v>
       </c>
       <c r="I20" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H21" s="10" t="n">
-        <v>45637</v>
+        <v>45638</v>
       </c>
       <c r="I21" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H22" s="10" t="n">
-        <v>46055</v>
+        <v>46056</v>
       </c>
       <c r="I22" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H23" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="I23" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H24" s="10" t="n">
-        <v>46083</v>
+        <v>46084</v>
       </c>
       <c r="I24" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H25" s="10" t="n">
-        <v>45705</v>
+        <v>45706</v>
       </c>
       <c r="I25" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H26" s="10" t="n">
-        <v>45631</v>
+        <v>45632</v>
       </c>
       <c r="I26" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H27" s="10" t="n">
-        <v>45856</v>
+        <v>45857</v>
       </c>
       <c r="I27" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H28" s="10" t="n">
-        <v>45387</v>
+        <v>45388</v>
       </c>
       <c r="I28" s="10" t="n">
-        <v>46062</v>
+        <v>46063</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K28" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H29" s="10" t="n">
-        <v>46041</v>
+        <v>46042</v>
       </c>
       <c r="I29" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H30" s="10" t="n">
-        <v>46109</v>
+        <v>46110</v>
       </c>
       <c r="I30" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H31" s="10" t="n">
-        <v>46011</v>
+        <v>46012</v>
       </c>
       <c r="I31" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="K31" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H32" s="10" t="n">
-        <v>45878</v>
+        <v>45879</v>
       </c>
       <c r="I32" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H33" s="10" t="n">
-        <v>45633</v>
+        <v>45634</v>
       </c>
       <c r="I33" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H34" s="10" t="n">
-        <v>45518</v>
+        <v>45519</v>
       </c>
       <c r="I34" s="10" t="n">
-        <v>46186</v>
+        <v>46187</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K34" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H35" s="10" t="n">
-        <v>46219</v>
+        <v>46220</v>
       </c>
       <c r="I35" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H36" s="10" t="n">
-        <v>45848</v>
+        <v>45849</v>
       </c>
       <c r="I36" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H37" s="10" t="n">
-        <v>45977</v>
+        <v>45978</v>
       </c>
       <c r="I37" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H38" s="10" t="n">
-        <v>46130</v>
+        <v>46131</v>
       </c>
       <c r="I38" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H39" s="10" t="n">
-        <v>46126</v>
+        <v>46127</v>
       </c>
       <c r="I39" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H40" s="10" t="n">
-        <v>46062</v>
+        <v>46063</v>
       </c>
       <c r="I40" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H41" s="10" t="n">
-        <v>46106</v>
+        <v>46107</v>
       </c>
       <c r="I41" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H42" s="10" t="n">
-        <v>45650</v>
+        <v>45651</v>
       </c>
       <c r="I42" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H43" s="10" t="n">
-        <v>45910</v>
+        <v>45911</v>
       </c>
       <c r="I43" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H44" s="10" t="n">
-        <v>45767</v>
+        <v>45768</v>
       </c>
       <c r="I44" s="10" t="n">
-        <v>45969</v>
+        <v>45970</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K44" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H45" s="10" t="n">
-        <v>45846</v>
+        <v>45847</v>
       </c>
       <c r="I45" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H46" s="10" t="n">
-        <v>46150</v>
+        <v>46151</v>
       </c>
       <c r="I46" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H47" s="10" t="n">
-        <v>46205</v>
+        <v>46206</v>
       </c>
       <c r="I47" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H48" s="10" t="n">
-        <v>46063</v>
+        <v>46064</v>
       </c>
       <c r="I48" s="10" t="n">
-        <v>46140</v>
+        <v>46141</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K48" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H49" s="10" t="n">
-        <v>46006</v>
+        <v>46007</v>
       </c>
       <c r="I49" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H50" s="10" t="n">
-        <v>45869</v>
+        <v>45870</v>
       </c>
       <c r="I50" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H51" s="10" t="n">
-        <v>45995</v>
+        <v>45996</v>
       </c>
       <c r="I51" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H52" s="10" t="n">
-        <v>46111</v>
+        <v>46112</v>
       </c>
       <c r="I52" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H53" s="10" t="n">
-        <v>45566</v>
+        <v>45567</v>
       </c>
       <c r="I53" s="10" t="n">
-        <v>46097</v>
+        <v>46098</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K53" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H54" s="10" t="n">
-        <v>45840</v>
+        <v>45841</v>
       </c>
       <c r="I54" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H55" s="10" t="n">
-        <v>45640</v>
+        <v>45641</v>
       </c>
       <c r="I55" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H56" s="10" t="n">
-        <v>46239</v>
+        <v>46240</v>
       </c>
       <c r="I56" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H57" s="10" t="n">
-        <v>45923</v>
+        <v>45924</v>
       </c>
       <c r="I57" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H58" s="10" t="n">
-        <v>46245</v>
+        <v>46246</v>
       </c>
       <c r="I58" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H59" s="10" t="n">
-        <v>45420</v>
+        <v>45421</v>
       </c>
       <c r="I59" s="10" t="n">
-        <v>46103</v>
+        <v>46104</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K59" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H60" s="10" t="n">
-        <v>45769</v>
+        <v>45770</v>
       </c>
       <c r="I60" s="10" t="n">
-        <v>46116</v>
+        <v>46117</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K60" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H61" s="10" t="n">
-        <v>45860</v>
+        <v>45861</v>
       </c>
       <c r="I61" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H62" s="10" t="n">
-        <v>45718</v>
+        <v>45719</v>
       </c>
       <c r="I62" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="H63" s="10" t="n">
-        <v>45677</v>
+        <v>45678</v>
       </c>
       <c r="I63" t="inlineStr"/>
       <c r="J63" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K63" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H64" s="10" t="n">
-        <v>45744</v>
+        <v>45745</v>
       </c>
       <c r="I64" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H65" s="10" t="n">
-        <v>45604</v>
+        <v>45605</v>
       </c>
       <c r="I65" s="10" t="n">
-        <v>45912</v>
+        <v>45913</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K65" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H66" s="10" t="n">
-        <v>46060</v>
+        <v>46061</v>
       </c>
       <c r="I66" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H67" s="10" t="n">
-        <v>45896</v>
+        <v>45897</v>
       </c>
       <c r="I67" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H68" s="10" t="n">
-        <v>45852</v>
+        <v>45853</v>
       </c>
       <c r="I68" s="10" t="n">
-        <v>46112</v>
+        <v>46113</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K68" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H69" s="10" t="n">
-        <v>45834</v>
+        <v>45835</v>
       </c>
       <c r="I69" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H70" s="10" t="n">
-        <v>45956</v>
+        <v>45957</v>
       </c>
       <c r="I70" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H71" s="10" t="n">
-        <v>45818</v>
+        <v>45819</v>
       </c>
       <c r="I71" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H72" s="10" t="n">
-        <v>46008</v>
+        <v>46009</v>
       </c>
       <c r="I72" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H73" s="10" t="n">
-        <v>46173</v>
+        <v>46174</v>
       </c>
       <c r="I73" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H74" s="10" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="I74" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H75" s="10" t="n">
-        <v>46217</v>
+        <v>46218</v>
       </c>
       <c r="I75" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H76" s="10" t="n">
-        <v>46154</v>
+        <v>46155</v>
       </c>
       <c r="I76" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H77" s="10" t="n">
-        <v>45885</v>
+        <v>45886</v>
       </c>
       <c r="I77" s="10" t="n">
-        <v>46078</v>
+        <v>46079</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K77" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H78" s="10" t="n">
-        <v>46145</v>
+        <v>46146</v>
       </c>
       <c r="I78" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H79" s="10" t="n">
-        <v>45915</v>
+        <v>45916</v>
       </c>
       <c r="I79" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H80" s="10" t="n">
-        <v>45885</v>
+        <v>45886</v>
       </c>
       <c r="I80" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H81" s="10" t="n">
-        <v>45556</v>
+        <v>45557</v>
       </c>
       <c r="I81" s="10" t="n">
-        <v>45935</v>
+        <v>45936</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K81" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H82" s="10" t="n">
-        <v>46193</v>
+        <v>46194</v>
       </c>
       <c r="I82" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H83" s="10" t="n">
-        <v>45965</v>
+        <v>45966</v>
       </c>
       <c r="I83" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H84" s="10" t="n">
-        <v>46031</v>
+        <v>46032</v>
       </c>
       <c r="I84" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H85" s="10" t="n">
-        <v>45553</v>
+        <v>45554</v>
       </c>
       <c r="I85" s="10" t="n">
-        <v>46105</v>
+        <v>46106</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K85" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H86" s="10" t="n">
-        <v>45891</v>
+        <v>45892</v>
       </c>
       <c r="I86" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H87" s="10" t="n">
-        <v>45859</v>
+        <v>45860</v>
       </c>
       <c r="I87" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H88" s="10" t="n">
-        <v>46056</v>
+        <v>46057</v>
       </c>
       <c r="I88" s="10" t="n">
-        <v>46151</v>
+        <v>46152</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K88" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H89" s="10" t="n">
-        <v>45873</v>
+        <v>45874</v>
       </c>
       <c r="I89" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H90" s="10" t="n">
-        <v>45914</v>
+        <v>45915</v>
       </c>
       <c r="I90" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H91" s="10" t="n">
-        <v>46087</v>
+        <v>46088</v>
       </c>
       <c r="I91" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H92" s="10" t="n">
-        <v>46071</v>
+        <v>46072</v>
       </c>
       <c r="I92" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H93" s="10" t="n">
-        <v>45904</v>
+        <v>45905</v>
       </c>
       <c r="I93" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="H94" s="10" t="n">
-        <v>45859</v>
+        <v>45860</v>
       </c>
       <c r="I94" t="inlineStr"/>
       <c r="J94" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K94" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H95" s="10" t="n">
-        <v>45771</v>
+        <v>45772</v>
       </c>
       <c r="I95" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H96" s="10" t="n">
-        <v>46191</v>
+        <v>46192</v>
       </c>
       <c r="I96" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H97" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="I97" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H98" s="10" t="n">
-        <v>46219</v>
+        <v>46220</v>
       </c>
       <c r="I98" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H99" s="10" t="n">
-        <v>46041</v>
+        <v>46042</v>
       </c>
       <c r="I99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="K99" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H100" s="10" t="n">
-        <v>45771</v>
+        <v>45772</v>
       </c>
       <c r="I100" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H101" s="10" t="n">
-        <v>45571</v>
+        <v>45572</v>
       </c>
       <c r="I101" s="10" t="n">
-        <v>46095</v>
+        <v>46096</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K101" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H102" s="10" t="n">
-        <v>46127</v>
+        <v>46128</v>
       </c>
       <c r="I102" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H103" s="10" t="n">
-        <v>46059</v>
+        <v>46060</v>
       </c>
       <c r="I103" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H104" s="10" t="n">
-        <v>46048</v>
+        <v>46049</v>
       </c>
       <c r="I104" s="10" t="n">
-        <v>46113</v>
+        <v>46114</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="K104" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H105" s="10" t="n">
-        <v>45695</v>
+        <v>45696</v>
       </c>
       <c r="I105" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="H106" s="10" t="n">
-        <v>45764</v>
+        <v>45765</v>
       </c>
       <c r="I106" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K106"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>