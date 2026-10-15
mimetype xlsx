--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -525,82 +525,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices: Every device</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 15 Oct 2026, 01:37 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 07:56 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Every device: 47 of 105 rows, Platform is Android, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>14 Oct 2026, 23:39 UTC</t>
+          <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Every device</t>
@@ -773,137 +773,137 @@
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G3" s="10" t="n">
-        <v>46003</v>
+        <v>46004</v>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G4" s="10" t="n">
-        <v>45891</v>
+        <v>45892</v>
       </c>
       <c r="H4" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="G5" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
@@ -948,54 +948,54 @@
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G7" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="H7" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
@@ -1034,140 +1034,140 @@
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G9" s="10" t="n">
-        <v>45808</v>
+        <v>45809</v>
       </c>
       <c r="H9" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G10" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="H10" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G11" s="10" t="n">
-        <v>46083</v>
+        <v>46084</v>
       </c>
       <c r="H11" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
@@ -1206,97 +1206,97 @@
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
-        <v>46041</v>
+        <v>46042</v>
       </c>
       <c r="H13" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G14" s="10" t="n">
-        <v>45878</v>
+        <v>45879</v>
       </c>
       <c r="H14" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
@@ -1335,54 +1335,54 @@
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G16" s="10" t="n">
-        <v>45977</v>
+        <v>45978</v>
       </c>
       <c r="H16" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
@@ -1464,54 +1464,54 @@
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G19" s="10" t="n">
-        <v>46062</v>
+        <v>46063</v>
       </c>
       <c r="H19" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
@@ -1593,54 +1593,54 @@
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G22" s="10" t="n">
-        <v>45995</v>
+        <v>45996</v>
       </c>
       <c r="H22" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
@@ -1679,54 +1679,54 @@
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G24" s="10" t="n">
-        <v>46239</v>
+        <v>46240</v>
       </c>
       <c r="H24" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
@@ -1765,54 +1765,54 @@
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G26" s="10" t="n">
-        <v>46245</v>
+        <v>46246</v>
       </c>
       <c r="H26" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
@@ -1894,100 +1894,100 @@
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="G29" s="10" t="n">
-        <v>45677</v>
+        <v>45678</v>
       </c>
       <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J29" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G30" s="10" t="n">
-        <v>45744</v>
+        <v>45745</v>
       </c>
       <c r="H30" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
@@ -2198,401 +2198,401 @@
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G36" s="10" t="n">
-        <v>45873</v>
+        <v>45874</v>
       </c>
       <c r="H36" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G37" s="10" t="n">
-        <v>45914</v>
+        <v>45915</v>
       </c>
       <c r="H37" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G38" s="10" t="n">
-        <v>46087</v>
+        <v>46088</v>
       </c>
       <c r="H38" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G39" s="10" t="n">
-        <v>46071</v>
+        <v>46072</v>
       </c>
       <c r="H39" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="G40" s="10" t="n">
-        <v>45859</v>
+        <v>45860</v>
       </c>
       <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J40" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G41" s="10" t="n">
-        <v>45771</v>
+        <v>45772</v>
       </c>
       <c r="H41" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G42" s="10" t="n">
-        <v>46191</v>
+        <v>46192</v>
       </c>
       <c r="H42" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G43" s="10" t="n">
-        <v>45996</v>
+        <v>45997</v>
       </c>
       <c r="H43" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G44" s="10" t="n">
-        <v>46219</v>
+        <v>46220</v>
       </c>
       <c r="H44" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
@@ -2674,97 +2674,97 @@
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G47" s="10" t="n">
-        <v>45695</v>
+        <v>45696</v>
       </c>
       <c r="H47" s="10" t="n">
-        <v>46309</v>
+        <v>46310</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G48" s="10" t="n">
-        <v>45764</v>
+        <v>45765</v>
       </c>
       <c r="H48" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>