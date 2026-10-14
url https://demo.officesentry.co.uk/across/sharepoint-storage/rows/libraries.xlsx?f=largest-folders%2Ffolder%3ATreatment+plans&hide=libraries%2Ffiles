--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -518,82 +518,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage: Libraries</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 23:35 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Libraries: 23 of 23 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Libraries</t>
@@ -704,802 +704,802 @@
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>126.5 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>115.9 GB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>10.7 GB</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>640</v>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>63.3 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>58.5 GB</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>4.8 GB</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>640</v>
       </c>
       <c r="G3" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>52.9 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>48.9 GB</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>640</v>
       </c>
       <c r="G4" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>33.7 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>31.2 GB</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>640</v>
       </c>
       <c r="G5" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>27.0 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>24.9 GB</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>640</v>
       </c>
       <c r="G6" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>14.8 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>14.8 GB</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H7" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
       <c r="G8" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H8" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>437.2 GB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>403.9 GB</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>33.3 GB</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>640</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>298.3 GB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>273.1 GB</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>25.2 GB</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>640</v>
       </c>
       <c r="G10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>176.8 GB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>155.7 GB</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>21.1 GB</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>1184</v>
       </c>
       <c r="G11" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>100.4 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>92.8 GB</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>640</v>
       </c>
       <c r="G12" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>65.3 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>60.3 GB</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>640</v>
       </c>
       <c r="G13" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>64.3 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>59.4 GB</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>640</v>
       </c>
       <c r="G14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>39.2 GB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>36.2 GB</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>640</v>
       </c>
       <c r="G15" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>Patient Records / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>35.3 GB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>35.3 GB</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H16" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>1</v>
       </c>
       <c r="G17" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H17" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>209.4 GB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>191.7 GB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>17.7 GB</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>640</v>
       </c>
       <c r="G18" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>104.7 GB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>96.7 GB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>640</v>
       </c>
       <c r="G19" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>87.2 GB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>80.5 GB</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>640</v>
       </c>
       <c r="G20" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>55.1 GB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>50.9 GB</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>640</v>
       </c>
       <c r="G21" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>44.1 GB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>40.7 GB</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>640</v>
       </c>
       <c r="G22" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>1</v>
       </c>
       <c r="G23" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H23" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>1</v>
       </c>
       <c r="G24" s="10" t="n">
-        <v>45908</v>
+        <v>45909</v>
       </c>
       <c r="H24" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H24"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B16" r:id="rId15"/>