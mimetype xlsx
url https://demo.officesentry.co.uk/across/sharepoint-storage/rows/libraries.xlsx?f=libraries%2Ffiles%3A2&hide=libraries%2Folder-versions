--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -518,82 +518,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage: Libraries</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:29 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 21:54 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Libraries: 6 of 23 rows, Files is 2, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Libraries</t>
@@ -702,231 +702,231 @@
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>14.8 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>14.8 GB</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>2</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>2</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>Patient Records / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>35.3 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>35.3 GB</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>2</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>2</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H5" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>2</v>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H6" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H7" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H7"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLibraries&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>