--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -502,51 +502,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage: Where the space goes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 15 Oct 2026, 14:06 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 21:35 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">