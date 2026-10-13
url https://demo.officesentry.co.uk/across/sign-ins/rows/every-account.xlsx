--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -515,70 +515,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Sign-in activity: Every account</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:29 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 19:57 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Failed and successful sign-ins over the last week by account, country and app: password guessing, unusual countries, sign-ins without MFA and risky sign-ins.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -700,1236 +700,1244 @@
         </is>
       </c>
       <c r="L1" s="7" t="inlineStr">
         <is>
           <t>Last failure reason</t>
         </is>
       </c>
       <c r="M1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E2" t="n">
         <v>3</v>
       </c>
       <c r="F2" t="n">
         <v>2</v>
       </c>
       <c r="G2" t="n">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="n">
         <v>3</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>GB, FR, RU, BR, IE</t>
         </is>
       </c>
       <c r="J2" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Azure Portal, Unknown app</t>
         </is>
       </c>
       <c r="K2" s="10" t="n">
-        <v>46306.67708333334</v>
+        <v>46307.67708333334</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>9</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" t="n">
         <v>9</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>0</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>RU, GB, BR</t>
         </is>
       </c>
       <c r="J3" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K3" s="10" t="n">
-        <v>46304.375</v>
+        <v>46305.375</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Account is disabled</t>
         </is>
       </c>
       <c r="M3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>breakglass@contoso.example</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="n">
         <v>11</v>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F4" t="n">
         <v>1</v>
       </c>
       <c r="G4" t="n">
         <v>9</v>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J4" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K4" s="10" t="n">
-        <v>46304.70902777778</v>
-[...1 lines deleted...]
-      <c r="L4" t="inlineStr"/>
+        <v>46307.45277777778</v>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G5" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>GB, US</t>
         </is>
       </c>
       <c r="J5" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K5" s="10" t="n">
-        <v>46304.55833333333</v>
+        <v>46307.62222222222</v>
       </c>
       <c r="L5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D6" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E6" t="n">
         <v>3</v>
       </c>
       <c r="F6" t="n">
         <v>1</v>
       </c>
       <c r="G6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>GB, FR</t>
+          <t>GB, US, FR</t>
         </is>
       </c>
       <c r="J6" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K6" s="10" t="n">
-        <v>46304.70069444444</v>
+        <v>46307.75972222222</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>g#EXT#@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>2</v>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>US, BR</t>
         </is>
       </c>
       <c r="J7" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K7" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Blocked by Conditional Access</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>info@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>4</v>
       </c>
       <c r="D8" t="n">
         <v>3</v>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
       <c r="H8" t="n">
         <v>2</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>GB, BR</t>
         </is>
       </c>
       <c r="J8" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K8" s="10" t="n">
-        <v>46306.5</v>
+        <v>46307.5</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D9" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>GB, US</t>
         </is>
       </c>
       <c r="J9" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K9" s="10" t="n">
-        <v>46303.64513888889</v>
+        <v>46307.55694444444</v>
       </c>
       <c r="L9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D10" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E10" t="n">
         <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>1</v>
       </c>
       <c r="G10" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J10" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K10" s="10" t="n">
-        <v>46306.63472222222</v>
+        <v>46307.66180555556</v>
       </c>
       <c r="L10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D11" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H11" t="n">
         <v>3</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J11" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K11" s="10" t="n">
-        <v>46304.77569444444</v>
+        <v>46307.71944444445</v>
       </c>
       <c r="L11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="n">
+        <v>10</v>
+      </c>
+      <c r="D12" t="n">
         <v>9</v>
       </c>
-      <c r="D12" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>1</v>
       </c>
       <c r="G12" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J12" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K12" s="10" t="n">
-        <v>46305.7875</v>
+        <v>46307.45902777778</v>
       </c>
       <c r="L12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D13" t="n">
+        <v>11</v>
+      </c>
+      <c r="E13" t="n">
+        <v>1</v>
+      </c>
+      <c r="F13" t="n">
+        <v>1</v>
+      </c>
+      <c r="G13" t="n">
         <v>8</v>
       </c>
-      <c r="E13" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H13" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>GB, FR</t>
+          <t>GB, IE, FR</t>
         </is>
       </c>
       <c r="J13" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K13" s="10" t="n">
-        <v>46304.77916666667</v>
+        <v>46307.7125</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D14" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>4</v>
       </c>
       <c r="G14" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H14" t="n">
         <v>2</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J14" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K14" s="10" t="n">
-        <v>46304.64513888889</v>
+        <v>46307.5125</v>
       </c>
       <c r="L14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>nobody@contoso.example</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>0</v>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>0</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="J15" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K15" s="10" t="n">
-        <v>46302.96111111111</v>
+        <v>46303.96111111111</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>No such account in this tenant</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D16" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E16" t="n">
         <v>2</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H16" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J16" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K16" s="10" t="n">
         <v>46306.42569444444</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D17" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J17" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K17" s="10" t="n">
-        <v>46304.64236111111</v>
+        <v>46307.76736111111</v>
       </c>
       <c r="L17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D18" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18" t="n">
         <v>3</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J18" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K18" s="10" t="n">
-        <v>46304.58333333334</v>
+        <v>46307.38888888889</v>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D19" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E19" t="n">
         <v>1</v>
       </c>
       <c r="F19" t="n">
         <v>2</v>
       </c>
       <c r="G19" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J19" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K19" s="10" t="n">
-        <v>46305.75416666667</v>
+        <v>46307.78125</v>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D20" t="n">
+        <v>8</v>
+      </c>
+      <c r="E20" t="n">
+        <v>1</v>
+      </c>
+      <c r="F20" t="n">
+        <v>2</v>
+      </c>
+      <c r="G20" t="n">
         <v>6</v>
       </c>
-      <c r="E20" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J20" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K20" s="10" t="n">
-        <v>46305.60972222222</v>
+        <v>46307.70416666667</v>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D21" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" t="n">
         <v>1</v>
       </c>
       <c r="G21" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H21" t="n">
         <v>0</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J21" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K21" s="10" t="n">
-        <v>46304.69375</v>
+        <v>46307.75833333333</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C22" t="n">
+        <v>7</v>
+      </c>
+      <c r="D22" t="n">
+        <v>7</v>
+      </c>
+      <c r="E22" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" t="n">
+        <v>0</v>
+      </c>
+      <c r="G22" t="n">
         <v>6</v>
       </c>
-      <c r="D22" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H22" t="n">
         <v>1</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J22" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K22" s="10" t="n">
-        <v>46304.675</v>
+        <v>46307.59444444445</v>
       </c>
       <c r="L22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D23" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H23" t="n">
         <v>4</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J23" s="6" t="inlineStr">
         <is>
           <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K23" s="10" t="n">
-        <v>46304.67777777778</v>
+        <v>46307.51111111111</v>
       </c>
       <c r="L23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="n">
         <v>8</v>
       </c>
       <c r="E24" t="n">
         <v>2</v>
       </c>
       <c r="F24" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G24" t="n">
         <v>4</v>
       </c>
       <c r="H24" t="n">
         <v>4</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J24" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K24" s="10" t="n">
-        <v>46305.57222222222</v>
+        <v>46307.32430555556</v>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>7</v>
       </c>
       <c r="D25" t="n">
         <v>6</v>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>1</v>
       </c>
       <c r="G25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H25" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J25" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K25" s="10" t="n">
-        <v>46304.74027777778</v>
+        <v>46307.51388888889</v>
       </c>
       <c r="L25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D26" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26" t="n">
         <v>2</v>
       </c>
       <c r="G26" t="n">
         <v>3</v>
       </c>
       <c r="H26" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>GB, FR</t>
+          <t>GB, IE, FR</t>
         </is>
       </c>
       <c r="J26" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K26" s="10" t="n">
-        <v>46306.74513888889</v>
-[...1 lines deleted...]
-      <c r="L26" t="inlineStr"/>
+        <v>46307.67986111111</v>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D27" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E27" t="n">
         <v>2</v>
       </c>
       <c r="F27" t="n">
         <v>2</v>
       </c>
       <c r="G27" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H27" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>GB, FR, RU, BR</t>
+          <t>GB, IE, FR, RU, BR</t>
         </is>
       </c>
       <c r="J27" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Azure Portal, Unknown app</t>
+          <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Azure Portal, Unknown app</t>
         </is>
       </c>
       <c r="K27" s="10" t="n">
-        <v>46306.67708333334</v>
+        <v>46307.79097222222</v>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>11</v>
       </c>
       <c r="D28" t="n">
         <v>9</v>
       </c>
       <c r="E28" t="n">
@@ -1949,171 +1957,171 @@
           <t>GB</t>
         </is>
       </c>
       <c r="J28" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K28" s="10" t="n">
         <v>46304.62638888889</v>
       </c>
       <c r="L28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D29" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>2</v>
       </c>
       <c r="H29" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J29" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online, Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K29" s="10" t="n">
-        <v>46305.67569444444</v>
+        <v>46307.7625</v>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>5</v>
       </c>
       <c r="D30" t="n">
         <v>5</v>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>4</v>
       </c>
       <c r="H30" t="n">
         <v>1</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J30" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K30" s="10" t="n">
-        <v>46302.78680555556</v>
+        <v>46307.46180555555</v>
       </c>
       <c r="L30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D31" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E31" t="n">
         <v>1</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>6</v>
       </c>
       <c r="H31" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J31" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K31" s="10" t="n">
-        <v>46304.38333333333</v>
+        <v>46307.73888888889</v>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>10</v>
       </c>
       <c r="D32" t="n">
         <v>9</v>
       </c>
       <c r="E32" t="n">
@@ -2161,334 +2169,330 @@
         <v>0</v>
       </c>
       <c r="E33" t="n">
         <v>9</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>0</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>RU, GB, BR</t>
         </is>
       </c>
       <c r="J33" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K33" s="10" t="n">
-        <v>46304.375</v>
+        <v>46305.375</v>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Account is disabled</t>
         </is>
       </c>
       <c r="M33" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>breakglass@fabrikam.example</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D34" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>3</v>
       </c>
       <c r="G34" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H34" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J34" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K34" s="10" t="n">
-        <v>46305.68402777778</v>
+        <v>46307.67430555556</v>
       </c>
       <c r="L34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" t="n">
+        <v>6</v>
+      </c>
+      <c r="D35" t="n">
         <v>5</v>
       </c>
-      <c r="D35" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>1</v>
       </c>
       <c r="G35" t="n">
         <v>2</v>
       </c>
       <c r="H35" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J35" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K35" s="10" t="n">
-        <v>46304.43611111111</v>
+        <v>46307.51111111111</v>
       </c>
       <c r="L35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D36" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>2</v>
       </c>
       <c r="G36" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H36" t="n">
         <v>4</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J36" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office, Microsoft Teams</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K36" s="10" t="n">
         <v>46304.54583333333</v>
       </c>
       <c r="L36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D37" t="n">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
         <v>1</v>
       </c>
       <c r="G37" t="n">
         <v>6</v>
       </c>
       <c r="H37" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J37" s="6" t="inlineStr">
         <is>
           <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K37" s="10" t="n">
-        <v>46305.50277777778</v>
+        <v>46307.61111111111</v>
       </c>
       <c r="L37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D38" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="n">
         <v>1</v>
       </c>
       <c r="F38" t="n">
         <v>1</v>
       </c>
       <c r="G38" t="n">
         <v>2</v>
       </c>
       <c r="H38" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J38" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K38" s="10" t="n">
-        <v>46304.76666666667</v>
+        <v>46307.72777777778</v>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D39" t="n">
         <v>11</v>
       </c>
       <c r="E39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39" t="n">
         <v>2</v>
       </c>
       <c r="G39" t="n">
         <v>7</v>
       </c>
       <c r="H39" t="n">
         <v>4</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J39" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K39" s="10" t="n">
         <v>46304.73263888889</v>
       </c>
-      <c r="L39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" t="n">
         <v>6</v>
       </c>
       <c r="D40" t="n">
         <v>4</v>
       </c>
       <c r="E40" t="n">
         <v>0</v>
       </c>
       <c r="F40" t="n">
         <v>2</v>
       </c>
       <c r="G40" t="n">
@@ -2530,563 +2534,563 @@
         <v>0</v>
       </c>
       <c r="E41" t="n">
         <v>2</v>
       </c>
       <c r="F41" t="n">
         <v>0</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>US, BR</t>
         </is>
       </c>
       <c r="J41" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K41" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Blocked by Conditional Access</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" t="n">
+        <v>19</v>
+      </c>
+      <c r="D42" t="n">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E42" t="n">
         <v>0</v>
       </c>
       <c r="F42" t="n">
         <v>2</v>
       </c>
       <c r="G42" t="n">
         <v>6</v>
       </c>
       <c r="H42" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J42" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K42" s="10" t="n">
-        <v>46304.75902777778</v>
+        <v>46307.77569444444</v>
       </c>
       <c r="L42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D43" t="n">
+        <v>12</v>
+      </c>
+      <c r="E43" t="n">
+        <v>1</v>
+      </c>
+      <c r="F43" t="n">
+        <v>1</v>
+      </c>
+      <c r="G43" t="n">
+        <v>3</v>
+      </c>
+      <c r="H43" t="n">
         <v>9</v>
       </c>
-      <c r="E43" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J43" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K43" s="10" t="n">
-        <v>46304.77083333334</v>
+        <v>46307.75208333333</v>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" t="n">
+        <v>20</v>
+      </c>
+      <c r="D44" t="n">
         <v>17</v>
       </c>
-      <c r="D44" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="n">
         <v>2</v>
       </c>
       <c r="F44" t="n">
         <v>1</v>
       </c>
       <c r="G44" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H44" t="n">
         <v>8</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>GB, FR</t>
         </is>
       </c>
       <c r="J44" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K44" s="10" t="n">
-        <v>46306.64305555556</v>
+        <v>46307.73611111111</v>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D45" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E45" t="n">
         <v>1</v>
       </c>
       <c r="F45" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G45" t="n">
+        <v>5</v>
+      </c>
+      <c r="H45" t="n">
         <v>4</v>
       </c>
-      <c r="H45" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J45" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K45" s="10" t="n">
-        <v>46304.56041666667</v>
+        <v>46307.74583333333</v>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>info@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" t="n">
         <v>4</v>
       </c>
       <c r="D46" t="n">
         <v>3</v>
       </c>
       <c r="E46" t="n">
         <v>1</v>
       </c>
       <c r="F46" t="n">
         <v>0</v>
       </c>
       <c r="G46" t="n">
         <v>0</v>
       </c>
       <c r="H46" t="n">
         <v>2</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>GB, BR</t>
         </is>
       </c>
       <c r="J46" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K46" s="10" t="n">
-        <v>46306.5</v>
+        <v>46307.5</v>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" t="n">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D47" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E47" t="n">
         <v>0</v>
       </c>
       <c r="F47" t="n">
         <v>4</v>
       </c>
       <c r="G47" t="n">
         <v>3</v>
       </c>
       <c r="H47" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J47" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K47" s="10" t="n">
-        <v>46304.65069444444</v>
+        <v>46307.6375</v>
       </c>
       <c r="L47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D48" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E48" t="n">
         <v>1</v>
       </c>
       <c r="F48" t="n">
         <v>0</v>
       </c>
       <c r="G48" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H48" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>GB, US</t>
         </is>
       </c>
       <c r="J48" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K48" s="10" t="n">
-        <v>46305.37013888889</v>
+        <v>46307.76041666666</v>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D49" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E49" t="n">
         <v>0</v>
       </c>
       <c r="F49" t="n">
         <v>1</v>
       </c>
       <c r="G49" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H49" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J49" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K49" s="10" t="n">
-        <v>46304.56388888889</v>
+        <v>46307.59652777778</v>
       </c>
       <c r="L49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D50" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E50" t="n">
         <v>0</v>
       </c>
       <c r="F50" t="n">
         <v>0</v>
       </c>
       <c r="G50" t="n">
         <v>5</v>
       </c>
       <c r="H50" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J50" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K50" s="10" t="n">
-        <v>46304.68819444445</v>
+        <v>46307.69583333333</v>
       </c>
       <c r="L50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D51" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E51" t="n">
         <v>1</v>
       </c>
       <c r="F51" t="n">
         <v>0</v>
       </c>
       <c r="G51" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H51" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J51" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K51" s="10" t="n">
-        <v>46304.68055555555</v>
+        <v>46307.72708333333</v>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" t="n">
+        <v>12</v>
+      </c>
+      <c r="D52" t="n">
         <v>11</v>
       </c>
-      <c r="D52" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="n">
         <v>1</v>
       </c>
       <c r="G52" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H52" t="n">
         <v>7</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J52" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K52" s="10" t="n">
-        <v>46304.52430555555</v>
+        <v>46307.71875</v>
       </c>
       <c r="L52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" t="n">
         <v>3</v>
       </c>
       <c r="D53" t="n">
         <v>2</v>
       </c>
       <c r="E53" t="n">
         <v>0</v>
       </c>
       <c r="F53" t="n">
         <v>1</v>
@@ -3102,2926 +3106,2938 @@
           <t>GB</t>
         </is>
       </c>
       <c r="J53" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K53" s="10" t="n">
         <v>46303.47986111111</v>
       </c>
       <c r="L53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D54" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E54" t="n">
         <v>0</v>
       </c>
       <c r="F54" t="n">
         <v>0</v>
       </c>
       <c r="G54" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H54" t="n">
         <v>1</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J54" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office</t>
+          <t>Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K54" s="10" t="n">
-        <v>46304.70833333334</v>
+        <v>46307.63333333333</v>
       </c>
       <c r="L54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D55" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E55" t="n">
         <v>0</v>
       </c>
       <c r="F55" t="n">
         <v>0</v>
       </c>
       <c r="G55" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H55" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J55" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K55" s="10" t="n">
-        <v>46303.3875</v>
+        <v>46307.74305555555</v>
       </c>
       <c r="L55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D56" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E56" t="n">
         <v>0</v>
       </c>
       <c r="F56" t="n">
         <v>0</v>
       </c>
       <c r="G56" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H56" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>GB, IE</t>
         </is>
       </c>
       <c r="J56" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K56" s="10" t="n">
-        <v>46304.67916666667</v>
+        <v>46307.63194444445</v>
       </c>
       <c r="L56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D57" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E57" t="n">
         <v>0</v>
       </c>
       <c r="F57" t="n">
         <v>0</v>
       </c>
       <c r="G57" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H57" t="n">
         <v>8</v>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J57" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K57" s="10" t="n">
-        <v>46306.67986111111</v>
+        <v>46307.69097222222</v>
       </c>
       <c r="L57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" t="n">
         <v>10</v>
       </c>
       <c r="D58" t="n">
         <v>10</v>
       </c>
       <c r="E58" t="n">
         <v>0</v>
       </c>
       <c r="F58" t="n">
         <v>0</v>
       </c>
       <c r="G58" t="n">
         <v>5</v>
       </c>
       <c r="H58" t="n">
         <v>5</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>GB, IE, US</t>
+          <t>GB, IE</t>
         </is>
       </c>
       <c r="J58" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K58" s="10" t="n">
-        <v>46304.71736111111</v>
+        <v>46307.76111111111</v>
       </c>
       <c r="L58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>nobody@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="n">
         <v>1</v>
       </c>
       <c r="D59" t="n">
         <v>0</v>
       </c>
       <c r="E59" t="n">
         <v>1</v>
       </c>
       <c r="F59" t="n">
         <v>0</v>
       </c>
       <c r="G59" t="n">
         <v>0</v>
       </c>
       <c r="H59" t="n">
         <v>0</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="J59" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K59" s="10" t="n">
-        <v>46302.96111111111</v>
+        <v>46303.96111111111</v>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>No such account in this tenant</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D60" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E60" t="n">
         <v>1</v>
       </c>
       <c r="F60" t="n">
         <v>0</v>
       </c>
       <c r="G60" t="n">
         <v>2</v>
       </c>
       <c r="H60" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>GB, US</t>
         </is>
       </c>
       <c r="J60" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K60" s="10" t="n">
-        <v>46303.74027777778</v>
+        <v>46307.71458333333</v>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D61" t="n">
+        <v>6</v>
+      </c>
+      <c r="E61" t="n">
+        <v>1</v>
+      </c>
+      <c r="F61" t="n">
+        <v>2</v>
+      </c>
+      <c r="G61" t="n">
+        <v>1</v>
+      </c>
+      <c r="H61" t="n">
         <v>5</v>
       </c>
-      <c r="E61" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J61" s="6" t="inlineStr">
         <is>
           <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K61" s="10" t="n">
-        <v>46304.56319444445</v>
+        <v>46307.55555555555</v>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D62" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E62" t="n">
         <v>0</v>
       </c>
       <c r="F62" t="n">
         <v>2</v>
       </c>
       <c r="G62" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H62" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J62" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Microsoft Office, Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K62" s="10" t="n">
-        <v>46304.53541666667</v>
+        <v>46307.77916666667</v>
       </c>
       <c r="L62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D63" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E63" t="n">
         <v>1</v>
       </c>
       <c r="F63" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G63" t="n">
         <v>4</v>
       </c>
       <c r="H63" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, FR</t>
         </is>
       </c>
       <c r="J63" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K63" s="10" t="n">
-        <v>46304.63194444445</v>
+        <v>46307.65625</v>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D64" t="n">
         <v>8</v>
       </c>
       <c r="E64" t="n">
         <v>1</v>
       </c>
       <c r="F64" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G64" t="n">
         <v>3</v>
       </c>
       <c r="H64" t="n">
         <v>5</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J64" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K64" s="10" t="n">
-        <v>46306.74722222222</v>
+        <v>46307.71805555555</v>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C65" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D65" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E65" t="n">
         <v>1</v>
       </c>
       <c r="F65" t="n">
         <v>1</v>
       </c>
       <c r="G65" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H65" t="n">
         <v>3</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J65" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K65" s="10" t="n">
-        <v>46302.67916666667</v>
+        <v>46307.54930555556</v>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C66" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D66" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E66" t="n">
         <v>0</v>
       </c>
       <c r="F66" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G66" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H66" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J66" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K66" s="10" t="n">
-        <v>46302.63958333333</v>
+        <v>46307.74236111111</v>
       </c>
       <c r="L66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D67" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F67" t="n">
         <v>2</v>
       </c>
       <c r="G67" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H67" t="n">
         <v>2</v>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J67" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K67" s="10" t="n">
-        <v>46302.64583333334</v>
-[...1 lines deleted...]
-      <c r="L67" t="inlineStr"/>
+        <v>46307.63125</v>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D68" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E68" t="n">
         <v>0</v>
       </c>
       <c r="F68" t="n">
         <v>1</v>
       </c>
       <c r="G68" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H68" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J68" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K68" s="10" t="n">
-        <v>46303.61666666667</v>
+        <v>46307.42083333333</v>
       </c>
       <c r="L68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C69" t="n">
+        <v>9</v>
+      </c>
+      <c r="D69" t="n">
         <v>8</v>
       </c>
-      <c r="D69" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E69" t="n">
         <v>1</v>
       </c>
       <c r="F69" t="n">
         <v>0</v>
       </c>
       <c r="G69" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H69" t="n">
         <v>5</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J69" s="6" t="inlineStr">
         <is>
           <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K69" s="10" t="n">
-        <v>46304.78680555556</v>
+        <v>46307.45347222222</v>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C70" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D70" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E70" t="n">
         <v>0</v>
       </c>
       <c r="F70" t="n">
         <v>1</v>
       </c>
       <c r="G70" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H70" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>GB, IE</t>
         </is>
       </c>
       <c r="J70" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K70" s="10" t="n">
-        <v>46306.34166666667</v>
+        <v>46307.37777777778</v>
       </c>
       <c r="L70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="C71" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D71" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E71" t="n">
         <v>1</v>
       </c>
       <c r="F71" t="n">
         <v>1</v>
       </c>
       <c r="G71" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H71" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J71" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K71" s="10" t="n">
-        <v>46305.64930555555</v>
+        <v>46307.69444444445</v>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C72" t="n">
+        <v>20</v>
+      </c>
+      <c r="D72" t="n">
         <v>17</v>
       </c>
-      <c r="D72" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E72" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F72" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G72" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H72" t="n">
         <v>11</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J72" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K72" s="10" t="n">
-        <v>46305.69930555556</v>
+        <v>46307.67013888889</v>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="C73" t="n">
+        <v>6</v>
+      </c>
+      <c r="D73" t="n">
+        <v>5</v>
+      </c>
+      <c r="E73" t="n">
+        <v>1</v>
+      </c>
+      <c r="F73" t="n">
+        <v>0</v>
+      </c>
+      <c r="G73" t="n">
         <v>3</v>
       </c>
-      <c r="D73" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H73" t="n">
         <v>2</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J73" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K73" s="10" t="n">
-        <v>46303.34513888889</v>
-[...1 lines deleted...]
-      <c r="L73" t="inlineStr"/>
+        <v>46307.70625</v>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C74" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D74" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E74" t="n">
         <v>0</v>
       </c>
       <c r="F74" t="n">
         <v>3</v>
       </c>
       <c r="G74" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H74" t="n">
         <v>4</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J74" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K74" s="10" t="n">
-        <v>46304.71388888889</v>
+        <v>46307.72152777778</v>
       </c>
       <c r="L74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C75" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D75" t="n">
+        <v>7</v>
+      </c>
+      <c r="E75" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" t="n">
+        <v>1</v>
+      </c>
+      <c r="G75" t="n">
         <v>4</v>
       </c>
-      <c r="E75" t="n">
-[...5 lines deleted...]
-      <c r="G75" t="n">
+      <c r="H75" t="n">
         <v>3</v>
       </c>
-      <c r="H75" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J75" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K75" s="10" t="n">
-        <v>46303.58055555556</v>
+        <v>46307.74097222222</v>
       </c>
       <c r="L75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C76" t="n">
         <v>13</v>
       </c>
       <c r="D76" t="n">
         <v>13</v>
       </c>
       <c r="E76" t="n">
         <v>0</v>
       </c>
       <c r="F76" t="n">
         <v>0</v>
       </c>
       <c r="G76" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H76" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>GB, IE, FR</t>
         </is>
       </c>
       <c r="J76" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K76" s="10" t="n">
-        <v>46304.56597222222</v>
+        <v>46307.69027777778</v>
       </c>
       <c r="L76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C77" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D77" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E77" t="n">
         <v>0</v>
       </c>
       <c r="F77" t="n">
         <v>0</v>
       </c>
       <c r="G77" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H77" t="n">
         <v>6</v>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J77" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K77" s="10" t="n">
         <v>46304.41875</v>
       </c>
       <c r="L77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C78" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D78" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E78" t="n">
         <v>0</v>
       </c>
       <c r="F78" t="n">
         <v>1</v>
       </c>
       <c r="G78" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H78" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>GB, IE</t>
         </is>
       </c>
       <c r="J78" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K78" s="10" t="n">
-        <v>46303.6625</v>
+        <v>46307.76736111111</v>
       </c>
       <c r="L78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C79" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D79" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E79" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F79" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G79" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H79" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J79" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K79" s="10" t="n">
-        <v>46305.76805555556</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.32013888889</v>
+      </c>
+      <c r="L79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C80" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D80" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E80" t="n">
         <v>0</v>
       </c>
       <c r="F80" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G80" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H80" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J80" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K80" s="10" t="n">
-        <v>46304.76319444444</v>
+        <v>46307.57013888889</v>
       </c>
       <c r="L80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D81" t="n">
         <v>8</v>
       </c>
       <c r="E81" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F81" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G81" t="n">
+        <v>2</v>
+      </c>
+      <c r="H81" t="n">
         <v>6</v>
       </c>
-      <c r="H81" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>GB, IE</t>
         </is>
       </c>
       <c r="J81" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K81" s="10" t="n">
-        <v>46304.50972222222</v>
-[...5 lines deleted...]
-      </c>
+        <v>46304.71180555555</v>
+      </c>
+      <c r="L81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" t="n">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D82" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E82" t="n">
         <v>2</v>
       </c>
       <c r="F82" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G82" t="n">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H82" t="n">
         <v>4</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>GB, FR, US, RU, BR</t>
+          <t>GB, IE, FR, RU, BR</t>
         </is>
       </c>
       <c r="J82" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Azure Portal, Unknown app</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office, Office 365 SharePoint Online, Azure Portal, Unknown app</t>
         </is>
       </c>
       <c r="K82" s="10" t="n">
-        <v>46306.67708333334</v>
+        <v>46307.7125</v>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D83" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E83" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F83" t="n">
         <v>2</v>
       </c>
       <c r="G83" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H83" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>GB, IE</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J83" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K83" s="10" t="n">
-        <v>46304.72291666667</v>
-[...1 lines deleted...]
-      <c r="L83" t="inlineStr"/>
+        <v>46307.73680555556</v>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>breakglass@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D84" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E84" t="n">
         <v>0</v>
       </c>
       <c r="F84" t="n">
         <v>0</v>
       </c>
       <c r="G84" t="n">
+        <v>7</v>
+      </c>
+      <c r="H84" t="n">
         <v>3</v>
       </c>
-      <c r="H84" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J84" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K84" s="10" t="n">
-        <v>46304.72152777778</v>
+        <v>46307.7875</v>
       </c>
       <c r="L84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D85" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E85" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F85" t="n">
         <v>1</v>
       </c>
       <c r="G85" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H85" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J85" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office, Microsoft Teams</t>
         </is>
       </c>
       <c r="K85" s="10" t="n">
-        <v>46304.61666666667</v>
-[...1 lines deleted...]
-      <c r="L85" t="inlineStr"/>
+        <v>46307.63194444445</v>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D86" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E86" t="n">
         <v>1</v>
       </c>
       <c r="F86" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G86" t="n">
+        <v>7</v>
+      </c>
+      <c r="H86" t="n">
         <v>3</v>
       </c>
-      <c r="H86" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J86" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K86" s="10" t="n">
-        <v>46304.74236111111</v>
+        <v>46307.67847222222</v>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>g#EXT#@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" t="n">
         <v>2</v>
       </c>
       <c r="D87" t="n">
         <v>0</v>
       </c>
       <c r="E87" t="n">
         <v>2</v>
       </c>
       <c r="F87" t="n">
         <v>0</v>
       </c>
       <c r="G87" t="n">
         <v>0</v>
       </c>
       <c r="H87" t="n">
         <v>0</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>US, BR</t>
         </is>
       </c>
       <c r="J87" s="6" t="inlineStr">
         <is>
           <t>Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K87" s="10" t="n">
-        <v>46305.66666666666</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>Blocked by Conditional Access</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D88" t="n">
+        <v>16</v>
+      </c>
+      <c r="E88" t="n">
+        <v>0</v>
+      </c>
+      <c r="F88" t="n">
+        <v>2</v>
+      </c>
+      <c r="G88" t="n">
+        <v>12</v>
+      </c>
+      <c r="H88" t="n">
         <v>4</v>
       </c>
-      <c r="E88" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J88" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K88" s="10" t="n">
-        <v>46304.41180555556</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.62222222222</v>
+      </c>
+      <c r="L88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" t="n">
         <v>8</v>
       </c>
       <c r="D89" t="n">
         <v>7</v>
       </c>
       <c r="E89" t="n">
         <v>0</v>
       </c>
       <c r="F89" t="n">
         <v>1</v>
       </c>
       <c r="G89" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H89" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J89" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K89" s="10" t="n">
-        <v>46304.59027777778</v>
+        <v>46306.32847222222</v>
       </c>
       <c r="L89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D90" t="n">
         <v>12</v>
       </c>
       <c r="E90" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F90" t="n">
         <v>0</v>
       </c>
       <c r="G90" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H90" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>GB, IE</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J90" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K90" s="10" t="n">
-        <v>46304.59722222222</v>
-[...1 lines deleted...]
-      <c r="L90" t="inlineStr"/>
+        <v>46307.54513888889</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D91" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E91" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F91" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G91" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H91" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB, IE</t>
         </is>
       </c>
       <c r="J91" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Teams</t>
+          <t>Office 365 Exchange Online, Microsoft Teams, Microsoft Office, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K91" s="10" t="n">
-        <v>46304.78055555555</v>
-[...1 lines deleted...]
-      <c r="L91" t="inlineStr"/>
+        <v>46307.64652777778</v>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D92" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="E92" t="n">
         <v>0</v>
       </c>
       <c r="F92" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G92" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H92" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J92" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K92" s="10" t="n">
-        <v>46304.54791666667</v>
+        <v>46307.78958333333</v>
       </c>
       <c r="L92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D93" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E93" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F93" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G93" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H93" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>GB, US</t>
         </is>
       </c>
       <c r="J93" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Teams, Microsoft Office, Office 365 Exchange Online</t>
+          <t>Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K93" s="10" t="n">
-        <v>46304.69375</v>
-[...1 lines deleted...]
-      <c r="L93" t="inlineStr"/>
+        <v>46307.52916666667</v>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D94" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E94" t="n">
         <v>0</v>
       </c>
       <c r="F94" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G94" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H94" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J94" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K94" s="10" t="n">
-        <v>46304.55416666667</v>
+        <v>46307.77708333333</v>
       </c>
       <c r="L94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>info@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" t="n">
         <v>4</v>
       </c>
       <c r="D95" t="n">
         <v>3</v>
       </c>
       <c r="E95" t="n">
         <v>1</v>
       </c>
       <c r="F95" t="n">
         <v>0</v>
       </c>
       <c r="G95" t="n">
         <v>0</v>
       </c>
       <c r="H95" t="n">
         <v>2</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>GB, BR</t>
         </is>
       </c>
       <c r="J95" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K95" s="10" t="n">
-        <v>46306.5</v>
+        <v>46307.5</v>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D96" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E96" t="n">
         <v>0</v>
       </c>
       <c r="F96" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G96" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="H96" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J96" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K96" s="10" t="n">
-        <v>46306.62430555555</v>
+        <v>46307.77222222222</v>
       </c>
       <c r="L96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D97" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E97" t="n">
         <v>0</v>
       </c>
       <c r="F97" t="n">
         <v>1</v>
       </c>
       <c r="G97" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H97" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J97" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K97" s="10" t="n">
-        <v>46304.71736111111</v>
+        <v>46305.4625</v>
       </c>
       <c r="L97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D98" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E98" t="n">
         <v>1</v>
       </c>
       <c r="F98" t="n">
         <v>1</v>
       </c>
       <c r="G98" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H98" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J98" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K98" s="10" t="n">
-        <v>46305.72222222222</v>
+        <v>46307.61527777778</v>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D99" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E99" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F99" t="n">
         <v>0</v>
       </c>
       <c r="G99" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H99" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J99" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K99" s="10" t="n">
-        <v>46304.3125</v>
-[...1 lines deleted...]
-      <c r="L99" t="inlineStr"/>
+        <v>46307.71666666667</v>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" t="n">
+        <v>11</v>
+      </c>
+      <c r="D100" t="n">
         <v>9</v>
       </c>
-      <c r="D100" t="n">
+      <c r="E100" t="n">
+        <v>1</v>
+      </c>
+      <c r="F100" t="n">
+        <v>1</v>
+      </c>
+      <c r="G100" t="n">
         <v>6</v>
       </c>
-      <c r="E100" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H100" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>GB, IE</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J100" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online, Microsoft Teams</t>
+          <t>Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K100" s="10" t="n">
-        <v>46306.65972222222</v>
+        <v>46307.69930555556</v>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D101" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E101" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F101" t="n">
         <v>1</v>
       </c>
       <c r="G101" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H101" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, IE</t>
         </is>
       </c>
       <c r="J101" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
         </is>
       </c>
       <c r="K101" s="10" t="n">
-        <v>46303.74722222222</v>
+        <v>46307.30347222222</v>
       </c>
       <c r="L101" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D102" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E102" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F102" t="n">
         <v>0</v>
       </c>
       <c r="G102" t="n">
+        <v>5</v>
+      </c>
+      <c r="H102" t="n">
         <v>4</v>
       </c>
-      <c r="H102" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>GB, IE, FR</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J102" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Teams, Office 365 Exchange Online, Microsoft Office, Office 365 SharePoint Online</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K102" s="10" t="n">
-        <v>46303.71319444444</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.63194444445</v>
+      </c>
+      <c r="L102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" t="n">
+        <v>14</v>
+      </c>
+      <c r="D103" t="n">
+        <v>13</v>
+      </c>
+      <c r="E103" t="n">
+        <v>0</v>
+      </c>
+      <c r="F103" t="n">
+        <v>1</v>
+      </c>
+      <c r="G103" t="n">
         <v>7</v>
       </c>
-      <c r="D103" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H103" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J103" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Teams</t>
         </is>
       </c>
       <c r="K103" s="10" t="n">
-        <v>46304.43541666667</v>
+        <v>46307.76180555556</v>
       </c>
       <c r="L103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>nobody@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" t="n">
         <v>1</v>
       </c>
       <c r="D104" t="n">
         <v>0</v>
       </c>
       <c r="E104" t="n">
         <v>1</v>
       </c>
       <c r="F104" t="n">
         <v>0</v>
       </c>
       <c r="G104" t="n">
         <v>0</v>
       </c>
       <c r="H104" t="n">
         <v>0</v>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>BR</t>
         </is>
       </c>
       <c r="J104" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K104" s="10" t="n">
-        <v>46302.96111111111</v>
+        <v>46303.96111111111</v>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>No such account in this tenant</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D105" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E105" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F105" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G105" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H105" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J105" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Office 365 Exchange Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K105" s="10" t="n">
-        <v>46306.74097222222</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.7375</v>
+      </c>
+      <c r="L105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D106" t="n">
+        <v>9</v>
+      </c>
+      <c r="E106" t="n">
+        <v>1</v>
+      </c>
+      <c r="F106" t="n">
+        <v>0</v>
+      </c>
+      <c r="G106" t="n">
         <v>7</v>
       </c>
-      <c r="E106" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="H106" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>GB, IE</t>
+          <t>GB, IE, FR</t>
         </is>
       </c>
       <c r="J106" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office, Microsoft Teams</t>
+          <t>Microsoft Teams, Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K106" s="10" t="n">
-        <v>46304.63055555556</v>
-[...1 lines deleted...]
-      <c r="L106" t="inlineStr"/>
+        <v>46307.63680555556</v>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D107" t="n">
+        <v>12</v>
+      </c>
+      <c r="E107" t="n">
+        <v>0</v>
+      </c>
+      <c r="F107" t="n">
+        <v>4</v>
+      </c>
+      <c r="G107" t="n">
+        <v>5</v>
+      </c>
+      <c r="H107" t="n">
         <v>7</v>
       </c>
-      <c r="E107" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J107" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Office 365 Exchange Online</t>
+          <t>Microsoft Teams, Microsoft Office, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K107" s="10" t="n">
-        <v>46303.78472222222</v>
+        <v>46307.725</v>
       </c>
       <c r="L107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" t="n">
+        <v>13</v>
+      </c>
+      <c r="D108" t="n">
+        <v>11</v>
+      </c>
+      <c r="E108" t="n">
+        <v>0</v>
+      </c>
+      <c r="F108" t="n">
+        <v>2</v>
+      </c>
+      <c r="G108" t="n">
         <v>7</v>
       </c>
-      <c r="D108" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="H108" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J108" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online</t>
+          <t>Microsoft Teams, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K108" s="10" t="n">
-        <v>46304.58263888889</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.64861111111</v>
+      </c>
+      <c r="L108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C109" t="n">
         <v>6</v>
       </c>
       <c r="D109" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E109" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F109" t="n">
         <v>1</v>
       </c>
       <c r="G109" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H109" t="n">
         <v>3</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J109" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Microsoft Office, Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K109" s="10" t="n">
-        <v>46304.49583333333</v>
-[...1 lines deleted...]
-      <c r="L109" t="inlineStr"/>
+        <v>46307.43680555555</v>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C110" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D110" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E110" t="n">
         <v>0</v>
       </c>
       <c r="F110" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G110" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H110" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>GB, US</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="J110" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online, Microsoft Office</t>
         </is>
       </c>
       <c r="K110" s="10" t="n">
-        <v>46304.67638888889</v>
+        <v>46307.29861111111</v>
       </c>
       <c r="L110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C111" t="n">
         <v>9</v>
       </c>
       <c r="D111" t="n">
         <v>0</v>
       </c>
       <c r="E111" t="n">
         <v>9</v>
       </c>
       <c r="F111" t="n">
         <v>0</v>
       </c>
       <c r="G111" t="n">
         <v>0</v>
       </c>
       <c r="H111" t="n">
         <v>0</v>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>RU, GB, BR</t>
         </is>
       </c>
       <c r="J111" s="6" t="inlineStr">
         <is>
           <t>Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K111" s="10" t="n">
-        <v>46304.375</v>
+        <v>46305.375</v>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>Account is disabled</t>
         </is>
       </c>
       <c r="M111" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C112" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D112" t="n">
         <v>8</v>
       </c>
       <c r="E112" t="n">
         <v>1</v>
       </c>
       <c r="F112" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G112" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H112" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, IE</t>
         </is>
       </c>
       <c r="J112" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Teams, Office 365 Exchange Online, Microsoft Office</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K112" s="10" t="n">
-        <v>46304.59652777778</v>
+        <v>46307.72847222222</v>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C113" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D113" t="n">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E113" t="n">
         <v>2</v>
       </c>
       <c r="F113" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G113" t="n">
+        <v>7</v>
+      </c>
+      <c r="H113" t="n">
         <v>5</v>
       </c>
-      <c r="H113" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J113" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Microsoft Office, Microsoft Teams, Office 365 SharePoint Online</t>
+          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K113" s="10" t="n">
-        <v>46306.32777777778</v>
+        <v>46307.75416666667</v>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>Wrong user name or password</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C114" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D114" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E114" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F114" t="n">
         <v>0</v>
       </c>
       <c r="G114" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="H114" t="n">
         <v>3</v>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J114" s="6" t="inlineStr">
         <is>
-          <t>Office 365 SharePoint Online, Microsoft Office, Microsoft Teams, Office 365 Exchange Online</t>
+          <t>Microsoft Office, Office 365 Exchange Online, Microsoft Teams, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K114" s="10" t="n">
-        <v>46304.78194444445</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.74791666667</v>
+      </c>
+      <c r="L114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C115" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D115" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E115" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F115" t="n">
         <v>1</v>
       </c>
       <c r="G115" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H115" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>GB, FR</t>
+          <t>GB, US</t>
         </is>
       </c>
       <c r="J115" s="6" t="inlineStr">
         <is>
-          <t>Microsoft Office, Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams</t>
+          <t>Microsoft Office, Microsoft Teams, Office 365 SharePoint Online, Office 365 Exchange Online</t>
         </is>
       </c>
       <c r="K115" s="10" t="n">
-        <v>46304.69166666667</v>
-[...5 lines deleted...]
-      </c>
+        <v>46307.56180555555</v>
+      </c>
+      <c r="L115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C116" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D116" t="n">
         <v>9</v>
       </c>
       <c r="E116" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F116" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G116" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H116" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>GB</t>
         </is>
       </c>
       <c r="J116" s="6" t="inlineStr">
         <is>
-          <t>Office 365 Exchange Online, Office 365 SharePoint Online, Microsoft Teams, Microsoft Office</t>
+          <t>Office 365 Exchange Online, Office 365 SharePoint Online</t>
         </is>
       </c>
       <c r="K116" s="10" t="n">
-        <v>46304.68819444445</v>
-[...1 lines deleted...]
-      <c r="L116" t="inlineStr"/>
+        <v>46307.66944444444</v>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>Wrong user name or password</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M116"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery account&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">