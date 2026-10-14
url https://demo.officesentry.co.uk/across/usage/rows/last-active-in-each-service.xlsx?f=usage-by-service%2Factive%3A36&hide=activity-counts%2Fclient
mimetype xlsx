--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -515,70 +515,70 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Microsoft 365 usage: Last active in each service</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 13:58 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 12:41 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who actually uses email, Teams, OneDrive, SharePoint and the Office apps, and when each person was last active.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="6"/>
     <row r="7" ht="20" customHeight="1">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Last active in each service</t>
@@ -682,69 +682,69 @@
         </is>
       </c>
       <c r="I1" s="7" t="inlineStr">
         <is>
           <t>Licences</t>
         </is>
       </c>
       <c r="J1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="C2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Web</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
@@ -777,316 +777,316 @@
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J3" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>carol.bennett@contoso.example</t>
         </is>
       </c>
       <c r="C4" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D4" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D4" s="10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="10" t="n">
-        <v>46298</v>
+        <v>46299</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G4" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>dan.redford@contoso.example</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
-        <v>46188</v>
+        <v>46189</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
       <c r="J5" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C6" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G6" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>erin.gallagher@contoso.example</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D7" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E7" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G7" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Windows, Mac</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Office 365 E3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C8" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D8" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E8" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G8" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="C9" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D9" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G9" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="C10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E10" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G10" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1119,510 +1119,510 @@
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J11" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="C12" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D12" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G12" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C13" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="C14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="C15" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D15" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G15" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C16" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D16" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E16" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G16" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C17" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D17" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E17" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G17" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C18" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D18" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E18" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G18" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="C19" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D19" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E19" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G19" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C20" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D20" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G20" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C21" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D21" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G21" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="C22" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D22" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G22" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="C23" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D23" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E23" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G23" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
@@ -1707,346 +1707,346 @@
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J25" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C26" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D26" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G26" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C27" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D27" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E27" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G27" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C28" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G28" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Web</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C29" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D29" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E29" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G29" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C30" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D30" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E30" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G30" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C31" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D31" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E31" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G31" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C32" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D32" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E32" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G32" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="C33" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D33" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G33" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
@@ -2079,589 +2079,589 @@
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J34" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C35" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D35" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G35" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
       <c r="C36" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D36" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D36" s="10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="10" t="n">
-        <v>46298</v>
+        <v>46299</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G36" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="C37" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D37" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="E37" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D37" s="10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G37" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>daniel.frost@fabrikam.example</t>
         </is>
       </c>
       <c r="C38" s="10" t="n">
-        <v>46188</v>
+        <v>46189</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
       <c r="J38" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C39" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D39" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E39" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G39" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="C40" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D40" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E40" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G40" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>erin.doyle@fabrikam.example</t>
         </is>
       </c>
       <c r="C41" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D41" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E41" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G41" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Windows, Mac</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Office 365 E3</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="C42" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D42" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E42" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G42" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="C43" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D43" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E43" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G43" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="C44" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D44" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E44" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G44" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C45" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G45" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C46" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D46" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E46" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G46" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C47" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D47" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E47" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G47" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C48" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D48" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E48" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G48" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
@@ -2694,389 +2694,389 @@
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J49" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="C50" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G50" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C51" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D51" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="E51" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D51" s="10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G51" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="C52" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D52" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E52" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G52" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C53" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D53" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E53" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G53" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C54" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D54" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E54" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G54" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="C55" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D55" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E55" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G55" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="C56" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D56" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E56" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G56" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="C57" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G57" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="C58" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G58" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -3109,461 +3109,461 @@
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J59" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="C60" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D60" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E60" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G60" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C61" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D61" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E61" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G61" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="C62" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D62" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E62" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G62" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="C63" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D63" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E63" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G63" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C64" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D64" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E64" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G64" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C65" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G65" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="C66" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D66" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E66" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G66" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="C67" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D67" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="E67" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D67" s="10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G67" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="C68" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D68" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E68" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G68" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="C69" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D69" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G69" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="C70" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D70" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E70" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G70" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
@@ -3596,346 +3596,346 @@
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J71" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="C72" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D72" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E72" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G72" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="C73" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G73" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C74" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D74" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E74" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G74" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="C75" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D75" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E75" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G75" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="C76" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D76" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E76" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G76" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C77" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D77" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E77" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G77" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="C78" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D78" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G78" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="C79" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D79" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G79" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
@@ -3968,675 +3968,675 @@
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J80" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C81" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D81" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E81" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G81" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C82" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D82" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E82" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G82" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C83" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D83" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="E83" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D83" s="10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G83" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C84" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D84" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E84" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G84" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C85" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G85" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Web</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C86" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D86" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G86" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C87" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D87" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D87" s="10" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="10" t="n">
-        <v>46298</v>
+        <v>46299</v>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G87" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C88" s="10" t="n">
-        <v>46188</v>
+        <v>46189</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
       <c r="J88" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C89" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D89" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E89" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G89" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>erin.oneill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C90" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D90" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E90" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G90" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Windows, Mac</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Office 365 E3</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C91" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D91" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G91" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C92" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G92" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C93" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D93" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E93" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G93" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C94" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D94" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G94" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C95" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D95" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E95" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G95" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C96" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D96" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E96" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G96" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
@@ -4669,670 +4669,670 @@
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J97" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C98" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G98" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E99" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G99" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C100" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D100" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G100" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C101" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D101" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E101" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G101" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C102" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G102" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C103" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D103" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E103" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G103" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C104" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D104" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G104" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C105" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D105" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E105" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G105" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C106" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G106" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C107" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D107" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E107" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G107" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C108" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D108" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E108" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G108" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C109" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D109" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E109" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G109" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C110" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D110" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E110" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G110" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C111" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D111" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E111" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G111" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C112" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D112" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E112" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G112" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C113" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G113" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
@@ -5365,106 +5365,106 @@
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="J114" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C115" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="D115" s="10" t="n">
+        <v>46307</v>
+      </c>
+      <c r="E115" s="10" t="n">
         <v>46306</v>
       </c>
-      <c r="D115" s="10" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G115" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C116" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="D116" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G116" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
@@ -5549,65 +5549,65 @@
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="J118" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C119" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="D119" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="E119" s="10" t="n">
-        <v>46299</v>
+        <v>46300</v>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G119" s="10" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J119"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLast active in each service&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>