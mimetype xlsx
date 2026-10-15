--- v0 (2026-10-13)
+++ v1 (2026-10-15)
@@ -501,82 +501,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Microsoft 365 usage: Office apps by platform</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:51 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 14:18 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who actually uses email, Teams, OneDrive, SharePoint and the Office apps, and when each person was last active.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Office apps by platform: 12 of 12 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Office apps by platform</t>