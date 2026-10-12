--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -533,51 +533,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:17 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 14:50 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 3 of 22 rows, Target is ann.patel@northwindtraders.example, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>