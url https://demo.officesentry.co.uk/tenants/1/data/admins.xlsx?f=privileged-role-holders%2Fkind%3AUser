--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -533,51 +533,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admins and roles</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:47 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 07:40 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every admin role holder with MFA, PIM and sign-in status, and a break-glass check.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -671,51 +671,51 @@
         <is>
           <t>PIM (admins activating a role only when they need it) needs Entra ID P2, which this tenant doesn't have, so every role shown is permanent.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Privileged role holders: 3 of 5 rows, Kind is User.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="15"/>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>Privileged role holders</t>
@@ -873,51 +873,51 @@
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Permanent</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>No MFA set up; MFA isn't required</t>
         </is>
       </c>
       <c r="J2" s="11" t="inlineStr">
         <is>
           <t>critical</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
@@ -1103,51 +1103,51 @@
         <is>
           <t>Named like one, Excluded from Conditional Access</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t>No MFA method: Microsoft requires MFA for admin portals, so it may not get in; Use the .onmicrosoft.com domain so it works if a custom domain breaks</t>
         </is>
       </c>
       <c r="I2" s="12" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LBreak-glass accounts&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>