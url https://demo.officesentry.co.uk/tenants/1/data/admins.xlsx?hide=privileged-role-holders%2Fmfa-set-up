--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admins and roles</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 20:35 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 00:35 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every admin role holder with MFA, PIM and sign-in status, and a break-glass check.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>