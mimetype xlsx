--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>All users</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:47 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 07:40 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every account with its department, job title, manager, licences and last sign-in, its managers and departments, and accounts reporting to a blocked manager.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -632,51 +632,51 @@
         <is>
           <t>Sign-in allowed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Managers: 2 of 10 rows, Department is Sales.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -860,213 +860,213 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J2" s="10" t="n">
-        <v>45093</v>
+        <v>45094</v>
       </c>
       <c r="K2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Alfie Roberts</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J3" s="10" t="n">
-        <v>45241</v>
+        <v>45242</v>
       </c>
       <c r="K3" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Alfie Scott</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J4" s="10" t="n">
-        <v>45352</v>
+        <v>45353</v>
       </c>
       <c r="K4" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Amelia Watson</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J5" s="10" t="n">
-        <v>45870</v>
+        <v>45871</v>
       </c>
       <c r="K5" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
@@ -1128,194 +1128,194 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J7" s="10" t="n">
-        <v>45426</v>
+        <v>45427</v>
       </c>
       <c r="K7" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Ella Baker</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J8" s="10" t="n">
-        <v>45278</v>
+        <v>45279</v>
       </c>
       <c r="K8" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>breakglass@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J9" s="10" t="n">
         <v>45355</v>
       </c>
       <c r="K9" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Ethan Green</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J10" s="10" t="n">
-        <v>45759</v>
+        <v>45760</v>
       </c>
       <c r="K10" s="10" t="n">
         <v>46307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>George Roberts</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -1324,422 +1324,422 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J11" s="10" t="n">
-        <v>45130</v>
+        <v>45131</v>
       </c>
       <c r="K11" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>George Robinson</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J12" s="10" t="n">
-        <v>45833</v>
+        <v>45834</v>
       </c>
       <c r="K12" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Head of Customer Service</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J13" s="10" t="n">
-        <v>46129</v>
+        <v>46130</v>
       </c>
       <c r="K13" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Grace Wilson</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J14" s="10" t="n">
-        <v>45981</v>
+        <v>45982</v>
       </c>
       <c r="K14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Hannah Patel</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J15" s="10" t="n">
-        <v>45796</v>
+        <v>45797</v>
       </c>
       <c r="K15" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
-        <v>46240</v>
+        <v>46241</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>46119</v>
+        <v>46120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Harry Lee</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J17" s="10" t="n">
-        <v>45389</v>
+        <v>45390</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Imogen Edwards</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J18" s="10" t="n">
-        <v>45056</v>
+        <v>45057</v>
       </c>
       <c r="K18" s="10" t="n">
         <v>46305</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Isla Evans</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -1748,475 +1748,475 @@
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J19" s="10" t="n">
-        <v>45537</v>
+        <v>45538</v>
       </c>
       <c r="K19" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Jacob Hughes</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J20" s="10" t="n">
-        <v>45167</v>
+        <v>45168</v>
       </c>
       <c r="K20" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Leo Evans</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J21" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="K21" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Leo Morris</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J22" s="10" t="n">
-        <v>45574</v>
+        <v>45575</v>
       </c>
       <c r="K22" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Leo Wright</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J23" s="10" t="n">
-        <v>45611</v>
+        <v>45612</v>
       </c>
       <c r="K23" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Maya Martin</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J24" s="10" t="n">
-        <v>45463</v>
+        <v>45464</v>
       </c>
       <c r="K24" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Megan Lee</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J25" s="10" t="n">
-        <v>46166</v>
+        <v>46167</v>
       </c>
       <c r="K25" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Mia Hughes</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J26" s="10" t="n">
-        <v>45685</v>
+        <v>45686</v>
       </c>
       <c r="K26" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Olivia Scott</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J27" s="10" t="n">
-        <v>45204</v>
+        <v>45205</v>
       </c>
       <c r="K27" s="10" t="n">
         <v>46305</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -2225,210 +2225,210 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J28" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="K28" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Owen Taylor</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J29" s="10" t="n">
-        <v>45500</v>
+        <v>45501</v>
       </c>
       <c r="K29" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Head of HR</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J30" s="10" t="n">
-        <v>46092</v>
+        <v>46093</v>
       </c>
       <c r="K30" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Rhys Clark</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J31" s="10" t="n">
-        <v>45315</v>
+        <v>45316</v>
       </c>
       <c r="K31" s="10" t="n">
         <v>46307</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Rhys Moore</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -2437,54 +2437,54 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J32" s="10" t="n">
-        <v>45648</v>
+        <v>45649</v>
       </c>
       <c r="K32" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Blocked</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
@@ -2531,104 +2531,104 @@
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J34" s="10" t="n">
-        <v>45722</v>
+        <v>45723</v>
       </c>
       <c r="K34" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Head of Projects</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J35" s="10" t="n">
-        <v>46055</v>
+        <v>46056</v>
       </c>
       <c r="K35" s="10" t="n">
         <v>46295</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>g#EXT#@northwindtraders.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -2674,157 +2674,157 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J37" s="10" t="n">
-        <v>46203</v>
+        <v>46204</v>
       </c>
       <c r="K37" s="10" t="n">
-        <v>46044</v>
+        <v>46045</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J38" s="10" t="n">
-        <v>46277</v>
+        <v>46278</v>
       </c>
       <c r="K38" s="10" t="n">
-        <v>46175</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Zara Jackson</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J39" s="10" t="n">
-        <v>45944</v>
+        <v>45945</v>
       </c>
       <c r="K39" s="10" t="n">
         <v>46306</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L39"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery account&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>