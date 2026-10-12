--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>All users</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 08:43 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 19:38 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every account with its department, job title, manager, licences and last sign-in, its managers and departments, and accounts reporting to a blocked manager.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -632,51 +632,51 @@
         <is>
           <t>Sign-in allowed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Managers: 10 of 10 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -863,51 +863,51 @@
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J2" s="10" t="n">
         <v>45093</v>
       </c>
       <c r="K2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Alfie Roberts</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
@@ -969,51 +969,51 @@
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J4" s="10" t="n">
         <v>45352</v>
       </c>
       <c r="K4" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Amelia Watson</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
@@ -1327,51 +1327,51 @@
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Olivia Smith</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J11" s="10" t="n">
         <v>45130</v>
       </c>
       <c r="K11" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>George Robinson</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
@@ -1486,51 +1486,51 @@
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J14" s="10" t="n">
         <v>45981</v>
       </c>
       <c r="K14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Hannah Patel</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J15" s="10" t="n">
         <v>45796</v>
       </c>
       <c r="K15" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
@@ -1592,51 +1592,51 @@
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>46240</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>46119</v>
+        <v>46120</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Harry Lee</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
@@ -1645,51 +1645,51 @@
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Thomas Clarke</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J17" s="10" t="n">
         <v>45389</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Imogen Edwards</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
@@ -1751,51 +1751,51 @@
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Grace Taylor</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J19" s="10" t="n">
         <v>45537</v>
       </c>
       <c r="K19" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Jacob Hughes</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
@@ -1804,51 +1804,51 @@
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Ruby Taylor</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J20" s="10" t="n">
         <v>45167</v>
       </c>
       <c r="K20" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Leo Evans</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
@@ -1963,51 +1963,51 @@
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Sophie Smith</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J23" s="10" t="n">
         <v>45611</v>
       </c>
       <c r="K23" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Maya Martin</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
@@ -2228,51 +2228,51 @@
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J28" s="10" t="n">
         <v>46018</v>
       </c>
       <c r="K28" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Owen Taylor</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
@@ -2281,51 +2281,51 @@
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J29" s="10" t="n">
         <v>45500</v>
       </c>
       <c r="K29" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Owen White</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
@@ -2440,51 +2440,51 @@
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J32" s="10" t="n">
         <v>45648</v>
       </c>
       <c r="K32" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Blocked</t>
         </is>
       </c>
       <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr"/>
@@ -2730,51 +2730,51 @@
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J38" s="10" t="n">
         <v>46277</v>
       </c>
       <c r="K38" s="10" t="n">
-        <v>46175</v>
+        <v>46176</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Zara Jackson</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>