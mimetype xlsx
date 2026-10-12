--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -28,51 +28,51 @@
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Strongest method" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Methods registered" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Sign-in methods by person" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Sign-in methods policy" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="Authentication strengths in Con" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="Password age" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Password expiry policy" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Strongest method'!$A$1:$F$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Strongest method'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Methods registered'!$A$1:$E$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Methods registered'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Sign-in methods by person'!$A$1:$J$17</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Sign-in methods by person'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Sign-in methods policy'!$A$1:$E$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Sign-in methods policy'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Authentication strengths in Con'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Password age'!$A$1:$G$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Password age'!$A$1:$G$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Password age'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Password expiry policy'!$A$1:$F$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Password expiry policy'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
   <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
@@ -549,151 +549,151 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 12:41 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>6 of 35</t>
+          <t>6 of 36</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>Passkey, security key, Windows Hello or certificate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Admins without phishing-resistant</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Admin roles should need a passkey or security key</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Phone is the only second factor</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>Text message or voice call</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Passwordless ready</t>
         </is>
       </c>
       <c r="B10" s="6" t="inlineStr">
         <is>
-          <t>0 of 35</t>
+          <t>0 of 36</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Can sign in without a password</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>No self-service reset</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Can't reset a forgotten password themselves</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Password never expires</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Fine with MFA: expiry is no longer advised</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -710,63 +710,63 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Never signed in, old password</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Probably still the first password</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
-          <t>Sign-in methods by person: 16 of 35 rows, Flag is Medium.</t>
+          <t>Sign-in methods by person: 16 of 36 rows, Flag is Medium.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="17"/>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -826,51 +826,51 @@
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <t>Authentication strengths in Con</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>Conditional Access policies that require a particular strength of MFA rather than any MFA. Requiring Phishing-resistant MFA for admin roles is the usual first step.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t>Password age</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>When each enabled member's password was last set. An old password matters most without MFA; an account that has never signed in may still have the password it was created with. Problems first, then oldest first.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="inlineStr">
         <is>
           <t>Password expiry policy</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>How often cloud-only accounts on each domain must change their password. Microsoft and the NCSC now advise against regular expiry when everyone has MFA: forced changes lead to weaker, predictable passwords. Accounts synced from on-premises AD follow AD's policy instead.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B16:C16"/>
@@ -965,98 +965,98 @@
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="10" t="n">
         <v>0.17</v>
       </c>
       <c r="E2" s="7" t="inlineStr">
         <is>
           <t>Bound to the real Microsoft sign-in page, so a fake page can't relay it.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>14</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="D3" s="10" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="E3" s="7" t="inlineStr">
         <is>
           <t>Strong, but a convincing fake sign-in page can relay a code or push approval.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Phone (SMS or voice call)</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3</v>
       </c>
       <c r="C4" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="10" t="n">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="E4" s="7" t="inlineStr">
         <is>
           <t>Weakest second factor: texts and calls can be intercepted or moved to another SIM.</t>
         </is>
       </c>
       <c r="F4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D5" s="10" t="n">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="E5" s="7" t="inlineStr">
         <is>
           <t>No second factor: the password alone gets in.</t>
         </is>
       </c>
       <c r="F5" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LStrongest method&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -2375,51 +2375,51 @@
         <is>
           <t>Except</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAuthentication strengths in Conditional Access&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="26" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
@@ -2514,175 +2514,175 @@
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" s="13" t="n">
-        <v>46043</v>
+        <v>46044</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E6" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" s="13" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
@@ -2731,144 +2731,144 @@
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E12" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E13" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E14" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2886,113 +2886,113 @@
       </c>
       <c r="G15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E17" s="13" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -3041,51 +3041,51 @@
       </c>
       <c r="G20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E21" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -3134,82 +3134,82 @@
       </c>
       <c r="G23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E24" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E25" s="13" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -3258,144 +3258,144 @@
       </c>
       <c r="G27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E28" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E29" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E30" s="13" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E31" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -3475,92 +3475,123 @@
       </c>
       <c r="G34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E35" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E36" s="13" t="n">
         <v>46295</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
     </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>breakglass@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E37" s="13" t="n">
+        <v>46295</v>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:G36"/>
+  <autoFilter ref="A1:G37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LPassword age&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>