--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -559,51 +559,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:25 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:06 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -732,51 +732,51 @@
         <is>
           <t>Probably still the first password</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Strongest method: 2 of 4 rows, Admins is 0, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="17"/>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -3188,82 +3188,82 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="14" t="n">
-        <v>46175</v>
+        <v>46176</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" s="14" t="n">
-        <v>46119</v>
+        <v>46120</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
@@ -3405,82 +3405,82 @@
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E9" s="14" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E10" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -3591,51 +3591,51 @@
       </c>
       <c r="G14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E15" s="14" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -3715,82 +3715,82 @@
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E19" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E20" s="14" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -3808,82 +3808,82 @@
       </c>
       <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E22" s="14" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E23" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -3932,82 +3932,82 @@
       </c>
       <c r="G25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E26" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E27" s="14" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -4118,113 +4118,113 @@
       </c>
       <c r="G31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E32" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E33" s="14" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E34" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">