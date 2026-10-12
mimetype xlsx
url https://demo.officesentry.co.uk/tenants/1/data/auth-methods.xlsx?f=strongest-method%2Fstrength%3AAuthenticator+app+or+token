--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -23,174 +23,184 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Strongest method" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Methods registered" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Sign-in methods by person" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Sign-in methods policy" sheetId="5" state="visible" r:id="rId5"/>
     <sheet name="Authentication strengths in Con" sheetId="6" state="visible" r:id="rId6"/>
     <sheet name="Password age" sheetId="7" state="visible" r:id="rId7"/>
     <sheet name="Password expiry policy" sheetId="8" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Strongest method'!$A$1:$E$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Strongest method'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Methods registered'!$A$1:$E$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Methods registered'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Sign-in methods by person'!$A$1:$J$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Sign-in methods by person'!$A$1:$J$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Sign-in methods by person'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Sign-in methods policy'!$A$1:$E$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Sign-in methods policy'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Authentication strengths in Con'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Password age'!$A$1:$G$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Password age'!$A$1:$G$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Password age'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Password expiry policy'!$A$1:$F$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Password expiry policy'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00475467"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00B54708"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="008A5A00"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
     <font>
       <color rgb="00111827"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="001D4ED8"/>
       <u val="single"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D7A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FDF0E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF6E1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -549,151 +559,151 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 16:09 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>6 of 35</t>
+          <t>6 of 36</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>Passkey, security key, Windows Hello or certificate</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Admins without phishing-resistant</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Admin roles should need a passkey or security key</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Phone is the only second factor</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>Text message or voice call</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Passwordless ready</t>
         </is>
       </c>
       <c r="B10" s="6" t="inlineStr">
         <is>
-          <t>0 of 35</t>
+          <t>0 of 36</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Can sign in without a password</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>No self-service reset</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Can't reset a forgotten password themselves</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Password never expires</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Fine with MFA: expiry is no longer advised</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -722,51 +732,51 @@
         <is>
           <t>Probably still the first password</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Strongest method: 1 of 4 rows, Strength is Authenticator app or token.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="17"/>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -781,96 +791,96 @@
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t>Methods registered</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>5</v>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>How many enabled members have each method. People usually have more than one.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="9" t="inlineStr">
         <is>
           <t>Sign-in methods by person</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>Enabled members and what they can sign in with, weakest first and admins at the top. Who hasn't set up MFA at all, and whether it's required, is in MFA coverage.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t>Sign-in methods policy</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>12</v>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Which methods people may register and use, from the tenant's authentication methods policy, against what's recommended for a small business.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>
           <t>Authentication strengths in Con</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>Conditional Access policies that require a particular strength of MFA rather than any MFA. Requiring Phishing-resistant MFA for admin roles is the usual first step.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t>Password age</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>When each enabled member's password was last set. An old password matters most without MFA; an account that has never signed in may still have the password it was created with. Problems first, then oldest first.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="inlineStr">
         <is>
           <t>Password expiry policy</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>How often cloud-only accounts on each domain must change their password. Microsoft and the NCSC now advise against regular expiry when everyone has MFA: forced changes lead to weaker, predictable passwords. Accounts synced from on-premises AD follow AD's policy instead.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B16:C16"/>
@@ -938,51 +948,51 @@
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Share of members</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>What it means</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>14</v>
       </c>
       <c r="C2" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="10" t="n">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="E2" s="7" t="inlineStr">
         <is>
           <t>Strong, but a convincing fake sign-in page can relay a code or push approval.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LStrongest method&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1126,51 +1136,51 @@
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LMethods registered&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J36"/>
+  <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="47" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="17" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="62" customWidth="1" min="9" max="9"/>
     <col width="9" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
@@ -1202,1454 +1212,1498 @@
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Passwordless</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Self-service reset</t>
         </is>
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>What to do</t>
         </is>
       </c>
       <c r="J1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ann.patel@northwindtraders.example</t>
+          <t>breakglass@northwindtraders.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Global Administrator, Groups Administrator (limited scope)</t>
+          <t>Global Administrator</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Authenticator app or token</t>
-[...11 lines deleted...]
-      </c>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="I2" s="7" t="inlineStr">
         <is>
-          <t>Admin without a phishing-resistant method: register a passkey or security key.</t>
+          <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
       <c r="J2" s="12" t="inlineStr">
         <is>
-          <t>medium</t>
+          <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>alfie.roberts@northwindtraders.example</t>
+          <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>No</t>
-[...2 lines deleted...]
-      <c r="C3" t="inlineStr"/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Global Administrator, Groups Administrator (limited scope)</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>None</t>
-[...3 lines deleted...]
-      <c r="F3" t="inlineStr"/>
+          <t>Authenticator app or token</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Authenticator app</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Authenticator app</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="I3" s="7" t="inlineStr">
         <is>
-          <t>No second factor. Set up MFA first (see MFA coverage).</t>
-[...2 lines deleted...]
-      <c r="J3" s="12" t="inlineStr">
+          <t>Admin without a phishing-resistant method: register a passkey or security key.</t>
+        </is>
+      </c>
+      <c r="J3" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>alfie.scott@northwindtraders.example</t>
+          <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I4" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J4" s="12" t="inlineStr">
+      <c r="J4" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>grace.wilson@northwindtraders.example</t>
+          <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I5" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J5" s="12" t="inlineStr">
+      <c r="J5" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>hannah.robinson@northwindtraders.example</t>
+          <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I6" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J6" s="12" t="inlineStr">
+      <c r="J6" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>leo.morris@northwindtraders.example</t>
+          <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I7" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J7" s="12" t="inlineStr">
+      <c r="J7" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>leo.wright@northwindtraders.example</t>
+          <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I8" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J8" s="12" t="inlineStr">
+      <c r="J8" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>maya.martin@northwindtraders.example</t>
+          <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I9" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J9" s="12" t="inlineStr">
+      <c r="J9" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>olivia.scott@northwindtraders.example</t>
+          <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I10" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J10" s="12" t="inlineStr">
+      <c r="J10" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>owen.taylor@northwindtraders.example</t>
+          <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I11" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J11" s="12" t="inlineStr">
+      <c r="J11" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>rhys.clark@northwindtraders.example</t>
+          <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I12" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J12" s="12" t="inlineStr">
+      <c r="J12" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>sophie.smith@northwindtraders.example</t>
+          <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I13" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J13" s="12" t="inlineStr">
+      <c r="J13" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>thomas.clarke@northwindtraders.example</t>
+          <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I14" s="7" t="inlineStr">
         <is>
           <t>No second factor. Set up MFA first (see MFA coverage).</t>
         </is>
       </c>
-      <c r="J14" s="12" t="inlineStr">
+      <c r="J14" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>arthur.evans@northwindtraders.example</t>
+          <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Phone (SMS or voice call)</t>
-[...6 lines deleted...]
-      </c>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I15" s="7" t="inlineStr">
         <is>
-          <t>Only a phone: set up the Authenticator app (or a passkey), then keep the phone as a backup at most.</t>
-[...2 lines deleted...]
-      <c r="J15" s="12" t="inlineStr">
+          <t>No second factor. Set up MFA first (see MFA coverage).</t>
+        </is>
+      </c>
+      <c r="J15" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>mia.hughes@northwindtraders.example</t>
+          <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>Phone (SMS or voice call)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mobile phone (SMS or call)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I16" s="7" t="inlineStr">
         <is>
           <t>Only a phone: set up the Authenticator app (or a passkey), then keep the phone as a backup at most.</t>
         </is>
       </c>
-      <c r="J16" s="12" t="inlineStr">
+      <c r="J16" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>zara.jackson@northwindtraders.example</t>
+          <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>Phone (SMS or voice call)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Mobile phone (SMS or call)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I17" s="7" t="inlineStr">
         <is>
           <t>Only a phone: set up the Authenticator app (or a passkey), then keep the phone as a backup at most.</t>
         </is>
       </c>
-      <c r="J17" s="12" t="inlineStr">
+      <c r="J17" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>aaron.watson@northwindtraders.example</t>
+          <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Authenticator app or token</t>
+          <t>Phone (SMS or voice call)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Authenticator app, Authenticator code (OATH)</t>
+          <t>Mobile phone (SMS or call)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I18" s="7" t="inlineStr">
         <is>
-          <t>Nothing</t>
+          <t>Only a phone: set up the Authenticator app (or a passkey), then keep the phone as a backup at most.</t>
+        </is>
+      </c>
+      <c r="J18" s="13" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>amelia.watson@northwindtraders.example</t>
+          <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I19" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ella.baker@northwindtraders.example</t>
+          <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I20" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ethan.green@northwindtraders.example</t>
+          <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I21" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>george.roberts@northwindtraders.example</t>
+          <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I22" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>george.robinson@northwindtraders.example</t>
+          <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I23" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>hannah.patel@northwindtraders.example</t>
+          <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I24" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>harry.lee@northwindtraders.example</t>
+          <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I25" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>imogen.edwards@northwindtraders.example</t>
+          <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I26" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>megan.lee@northwindtraders.example</t>
+          <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I27" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>olivia.smith@northwindtraders.example</t>
+          <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I28" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>rhys.moore@northwindtraders.example</t>
+          <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I29" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>ruby.taylor@northwindtraders.example</t>
+          <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I30" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>grace.taylor@northwindtraders.example</t>
+          <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Phishing-resistant</t>
+          <t>Authenticator app or token</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Passkey, Authenticator app</t>
+          <t>Authenticator app, Authenticator code (OATH)</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I31" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>isla.evans@northwindtraders.example</t>
+          <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Windows Hello for Business, Authenticator app</t>
+          <t>Passkey, Authenticator app</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I32" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>jacob.hughes@northwindtraders.example</t>
+          <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Windows Hello for Business, Authenticator app</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I33" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>leo.evans@northwindtraders.example</t>
+          <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Windows Hello for Business, Authenticator app</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I34" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>owen.white@northwindtraders.example</t>
+          <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Windows Hello for Business, Authenticator app</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I35" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>ruby.hill@northwindtraders.example</t>
+          <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>Phishing-resistant</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Windows Hello for Business, Authenticator app</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="I36" s="7" t="inlineStr">
         <is>
           <t>Nothing</t>
         </is>
       </c>
     </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>ruby.hill@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Phishing-resistant</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Windows Hello for Business, Authenticator app</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr"/>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="I37" s="7" t="inlineStr">
+        <is>
+          <t>Nothing</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:J36"/>
+  <autoFilter ref="A1:J37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSign-in methods by person&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
@@ -3037,51 +3091,51 @@
         <is>
           <t>Except</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAuthentication strengths in Conditional Access&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
     <col width="26" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
@@ -3113,1116 +3167,1147 @@
           <t>What it means</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E2" s="13" t="n">
+      <c r="E2" s="14" t="n">
         <v>46175</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E3" s="13" t="n">
+      <c r="E3" s="14" t="n">
         <v>46119</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E4" s="13" t="n">
-        <v>46043</v>
+      <c r="E4" s="14" t="n">
+        <v>46044</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E5" s="13" t="n">
-        <v>46304</v>
+      <c r="E5" s="14" t="n">
+        <v>46305</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E6" s="13" t="n">
-        <v>46306</v>
+      <c r="E6" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E7" s="13" t="n">
-        <v>46304</v>
+      <c r="E7" s="14" t="n">
+        <v>46305</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E8" s="13" t="n">
-        <v>46294</v>
+      <c r="E8" s="14" t="n">
+        <v>46295</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E9" s="13" t="n">
+      <c r="E9" s="14" t="n">
         <v>46303</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E10" s="13" t="n">
+      <c r="E10" s="14" t="n">
         <v>46306</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E11" s="13" t="n">
-        <v>46305</v>
+      <c r="E11" s="14" t="n">
+        <v>46306</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E12" s="13" t="n">
-        <v>46306</v>
+      <c r="E12" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E13" s="13" t="n">
-        <v>46305</v>
+      <c r="E13" s="14" t="n">
+        <v>46306</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E14" s="13" t="n">
-        <v>46305</v>
+      <c r="E14" s="14" t="n">
+        <v>46306</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E15" s="13" t="n">
+      <c r="E15" s="14" t="n">
         <v>46300</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E16" s="13" t="n">
-        <v>46306</v>
+      <c r="E16" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E17" s="13" t="n">
-        <v>46300</v>
+      <c r="E17" s="14" t="n">
+        <v>46301</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E18" s="13" t="n">
-        <v>46305</v>
+      <c r="E18" s="14" t="n">
+        <v>46306</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E19" s="13" t="n">
+      <c r="E19" s="14" t="n">
         <v>46305</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E20" s="13" t="n">
+      <c r="E20" s="14" t="n">
         <v>46294</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E21" s="13" t="n">
-        <v>46305</v>
+      <c r="E21" s="14" t="n">
+        <v>46306</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E22" s="13" t="n">
+      <c r="E22" s="14" t="n">
         <v>46300</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E23" s="13" t="n">
+      <c r="E23" s="14" t="n">
         <v>46306</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E24" s="13" t="n">
-        <v>46306</v>
+      <c r="E24" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E25" s="13" t="n">
-        <v>46300</v>
+      <c r="E25" s="14" t="n">
+        <v>46301</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E26" s="13" t="n">
+      <c r="E26" s="14" t="n">
         <v>46306</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E27" s="13" t="n">
+      <c r="E27" s="14" t="n">
         <v>46300</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E28" s="13" t="n">
-        <v>46306</v>
+      <c r="E28" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E29" s="13" t="n">
-        <v>46306</v>
+      <c r="E29" s="14" t="n">
+        <v>46307</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E30" s="13" t="n">
-        <v>46294</v>
+      <c r="E30" s="14" t="n">
+        <v>46295</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E31" s="13" t="n">
-        <v>46304</v>
+      <c r="E31" s="14" t="n">
+        <v>46305</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E32" s="13" t="n">
+      <c r="E32" s="14" t="n">
         <v>46306</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E33" s="13" t="n">
+      <c r="E33" s="14" t="n">
         <v>46294</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E34" s="13" t="n">
+      <c r="E34" s="14" t="n">
         <v>46305</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E35" s="13" t="n">
-        <v>46304</v>
+      <c r="E35" s="14" t="n">
+        <v>46305</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E36" s="13" t="n">
+      <c r="E36" s="14" t="n">
         <v>46295</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
     </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>breakglass@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E37" s="14" t="n">
+        <v>46295</v>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:G36"/>
+  <autoFilter ref="A1:G37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LPassword age&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>