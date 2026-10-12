--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -1,70 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Operating systems" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Needs attention" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Managed devices" sheetId="4" state="visible" r:id="rId4"/>
-    <sheet name="Entra ID device records" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="BitLocker recovery keys" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="Entra ID device records" sheetId="6" state="visible" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Operating systems'!$A$1:$D$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Operating systems'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Needs attention'!$A$1:$E$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Needs attention'!$A$1:$E$29</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Needs attention'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Managed devices'!$A$1:$J$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Managed devices'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Entra ID device records'!$A$1:$H$40</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="4">'Entra ID device records'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'BitLocker recovery keys'!$A$1:$H$38</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'BitLocker recovery keys'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Entra ID device records'!$A$1:$H$40</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'Entra ID device records'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
   <fonts count="11">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
@@ -222,51 +226,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -508,208 +512,224 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Operating systems'!A1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Needs attention'!A1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Managed devices'!A1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Entra ID device records'!A1" TargetMode="External" Id="rId4" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Operating systems'!A1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Needs attention'!A1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Managed devices'!A1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'BitLocker recovery keys'!A1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Entra ID device records'!A1" TargetMode="External" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C12"/>
+  <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 12:41 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Intune compliance, encryption and Windows support, and every Entra ID device record.</t>
+          <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Managed devices: 36 of 37 rows, Owner is Company.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Operating systems</t>
         </is>
       </c>
       <c r="B9" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>Devices enrolled in Intune.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Needs attention</t>
         </is>
       </c>
       <c r="B10" s="9" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>Managed devices that aren't compliant, aren't encrypted, run an unsupported Windows release or have stopped checking in.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Managed devices</t>
         </is>
       </c>
       <c r="B11" s="9" t="n">
         <v>36</v>
       </c>
       <c r="C11" s="6" t="n"/>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
+          <t>BitLocker recovery keys</t>
+        </is>
+      </c>
+      <c r="B12" s="9" t="n">
+        <v>37</v>
+      </c>
+      <c r="C12" s="6" t="inlineStr">
+        <is>
+          <t>Windows computers joined to Entra ID and seen in the last 90 days, and whether the BitLocker recovery key for the system drive is saved in Entra ID. Encrypted comes from Intune. Office Sentry only reads that a key exists, never the key.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="8" t="inlineStr">
+        <is>
           <t>Entra ID device records</t>
         </is>
       </c>
-      <c r="B12" s="9" t="n">
+      <c r="B13" s="9" t="n">
         <v>39</v>
       </c>
-      <c r="C12" s="6" t="inlineStr">
+      <c r="C13" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Every device known to Entra ID, least recently seen first. </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDevices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
@@ -810,51 +830,51 @@
         <v>1</v>
       </c>
       <c r="C5" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:D5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LOperating systems&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="19" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
     <col width="35" customWidth="1" min="3" max="3"/>
     <col width="62" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Device</t>
         </is>
       </c>
       <c r="B1" s="7" t="inlineStr">
         <is>
           <t>User</t>
         </is>
@@ -1072,562 +1092,589 @@
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
           <t>Windows 10 stopped getting security updates on 14 Oct 2025. Extended Security Updates or LTSC can cover it; otherwise upgrade</t>
         </is>
       </c>
       <c r="E9" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>DESK-ROBINSON12</t>
+          <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>george.robinson@northwindtraders.example</t>
+          <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>Not compliant; Windows 11 24H2: updates for Home and Pro end 13 Oct 2026; No check-in for 38 days</t>
+          <t>Encrypted, but no BitLocker recovery key saved in Entra ID; Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E10" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LAPTOP-SCOTT25</t>
+          <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>alfie.scott@northwindtraders.example</t>
+          <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Windows 11 25H2 (10.0.26200.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
-          <t>Not compliant; No check-in for 38 days</t>
+          <t>Not compliant; Windows 11 24H2: updates for Home and Pro end 13 Oct 2026; No check-in for 38 days</t>
         </is>
       </c>
       <c r="E11" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>DESK-BAKER27</t>
+          <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ella.baker@northwindtraders.example</t>
+          <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
-[...4 lines deleted...]
-          <t>low</t>
+          <t>Encrypted, but no BitLocker recovery key saved in Entra ID; Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
+        </is>
+      </c>
+      <c r="E12" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>DESK-CLARKE00</t>
+          <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>thomas.clarke@northwindtraders.example</t>
+          <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
-          <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
-[...4 lines deleted...]
-          <t>low</t>
+          <t>Encrypted, but no BitLocker recovery key saved in Entra ID</t>
+        </is>
+      </c>
+      <c r="E13" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>DESK-EDWARDS33</t>
+          <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>imogen.edwards@northwindtraders.example</t>
+          <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
-          <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
-[...4 lines deleted...]
-          <t>low</t>
+          <t>Not compliant; No check-in for 38 days</t>
+        </is>
+      </c>
+      <c r="E14" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>DESK-HILL15</t>
+          <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>ruby.hill@northwindtraders.example</t>
+          <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
-          <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
-[...4 lines deleted...]
-          <t>low</t>
+          <t>Encrypted, but no BitLocker recovery key saved in Entra ID; Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
+        </is>
+      </c>
+      <c r="E15" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>DESK-LEE03</t>
+          <t>DESK-BAKER27</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>megan.lee@northwindtraders.example</t>
+          <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E16" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>DESK-TAYLOR06</t>
+          <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>ruby.taylor@northwindtraders.example</t>
+          <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E17" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>DESK-TAYLOR21</t>
+          <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>owen.taylor@northwindtraders.example</t>
+          <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E18" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>LAPTOP-CLARK26</t>
+          <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>rhys.clark@northwindtraders.example</t>
+          <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E19" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>LAPTOP-EVANS10</t>
+          <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>leo.evans@northwindtraders.example</t>
+          <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E20" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>LAPTOP-EVANS23</t>
+          <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>arthur.evans@northwindtraders.example</t>
+          <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D21" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E21" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>LAPTOP-HUGHES16</t>
+          <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>mia.hughes@northwindtraders.example</t>
+          <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E22" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>LAPTOP-ROBINSON01</t>
+          <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>hannah.robinson@northwindtraders.example</t>
+          <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E23" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>LAPTOP-SMITH02</t>
+          <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>sophie.smith@northwindtraders.example</t>
+          <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E24" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>LAPTOP-WATSON11</t>
+          <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>amelia.watson@northwindtraders.example</t>
+          <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E25" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>LAPTOP-WATSON32</t>
+          <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>aaron.watson@northwindtraders.example</t>
+          <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E26" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>LAPTOP-WHITE05</t>
+          <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>owen.white@northwindtraders.example</t>
+          <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D27" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
       <c r="E27" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
+          <t>LAPTOP-WHITE05</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>owen.white@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+        </is>
+      </c>
+      <c r="D28" s="6" t="inlineStr">
+        <is>
+          <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
+        </is>
+      </c>
+      <c r="E28" s="10" t="inlineStr">
+        <is>
+          <t>low</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
-      <c r="D28" s="6" t="inlineStr">
+      <c r="D29" s="6" t="inlineStr">
         <is>
           <t>Windows 11 24H2: updates for Home and Pro end 13 Oct 2026</t>
         </is>
       </c>
-      <c r="E28" s="10" t="inlineStr">
+      <c r="E29" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E28"/>
+  <autoFilter ref="A1:E29"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LNeeds attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
@@ -1709,1780 +1756,3038 @@
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H2" s="13" t="n">
-        <v>45296</v>
+        <v>45297</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J2" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H3" s="13" t="n">
-        <v>46106</v>
+        <v>46107</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J3" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H4" s="13" t="n">
-        <v>45116</v>
+        <v>45117</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J4" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H5" s="13" t="n">
-        <v>45656</v>
+        <v>45657</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J5" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-HUGHES30</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H6" s="13" t="n">
-        <v>45206</v>
+        <v>45207</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>DESK-JACKSON09</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H7" s="13" t="n">
-        <v>45836</v>
+        <v>45837</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H8" s="13" t="n">
-        <v>46016</v>
+        <v>46017</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
-      <c r="J8" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J8" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>DESK-LEE24</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H9" s="13" t="n">
-        <v>45386</v>
+        <v>45387</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G10" s="13" t="n">
-        <v>46268</v>
+        <v>46269</v>
       </c>
       <c r="H10" s="13" t="n">
-        <v>45746</v>
+        <v>45747</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J10" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H11" s="13" t="n">
-        <v>45926</v>
+        <v>45927</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J11" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H12" s="13" t="n">
-        <v>45476</v>
+        <v>45477</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J12" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>DESK-WRIGHT18</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H13" s="13" t="n">
-        <v>45566</v>
+        <v>45567</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J13" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H14" s="13" t="n">
-        <v>45326</v>
+        <v>45327</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J14" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J14" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H15" s="13" t="n">
-        <v>45806</v>
+        <v>45807</v>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J15" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS20</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H16" s="13" t="n">
-        <v>45506</v>
+        <v>45507</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H17" s="13" t="n">
-        <v>45416</v>
+        <v>45417</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J17" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN14</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H18" s="13" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G19" s="13" t="n">
-        <v>46261</v>
+        <v>46262</v>
       </c>
       <c r="H19" s="13" t="n">
-        <v>45406</v>
+        <v>45407</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G5</t>
         </is>
       </c>
       <c r="J19" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H20" s="13" t="n">
-        <v>45626</v>
+        <v>45627</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J20" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>LAPTOP-MARTIN22</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H21" s="13" t="n">
-        <v>45446</v>
+        <v>45447</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J21" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>LAPTOP-MOORE17</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H22" s="13" t="n">
-        <v>45596</v>
+        <v>45597</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H23" s="13" t="n">
-        <v>45536</v>
+        <v>45537</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
+        </is>
+      </c>
+      <c r="J23" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G24" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H24" s="13" t="n">
-        <v>46006</v>
+        <v>46007</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL13</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>hannah.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H25" s="13" t="n">
-        <v>45716</v>
+        <v>45717</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J25" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS28</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H26" s="13" t="n">
-        <v>45266</v>
+        <v>45267</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS31</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H27" s="13" t="n">
-        <v>45176</v>
+        <v>45177</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J27" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H28" s="13" t="n">
-        <v>46076</v>
+        <v>46077</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J28" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G29" s="13" t="n">
-        <v>46268</v>
+        <v>46269</v>
       </c>
       <c r="H29" s="13" t="n">
-        <v>45356</v>
+        <v>45357</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J29" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H30" s="13" t="n">
-        <v>45236</v>
+        <v>45237</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J30" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H31" s="13" t="n">
-        <v>46046</v>
+        <v>46047</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J31" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH07</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H32" s="13" t="n">
-        <v>45896</v>
+        <v>45897</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J32" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR04</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H33" s="13" t="n">
-        <v>45986</v>
+        <v>45987</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J33" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H34" s="13" t="n">
-        <v>45776</v>
+        <v>45777</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
-      <c r="J34" s="10" t="inlineStr">
-[...1 lines deleted...]
-          <t>low</t>
+      <c r="J34" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>aaron.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H35" s="13" t="n">
-        <v>45146</v>
+        <v>45147</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J35" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE05</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H36" s="13" t="n">
-        <v>45956</v>
+        <v>45957</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J36" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="H37" s="13" t="n">
-        <v>45866</v>
+        <v>45867</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J37" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LManaged devices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="19" customWidth="1" min="1" max="1"/>
+    <col width="15" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="23" customWidth="1" min="4" max="4"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="20" customWidth="1" min="7" max="7"/>
+    <col width="9" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="20" customHeight="1">
+      <c r="A1" s="7" t="inlineStr">
+        <is>
+          <t>Device</t>
+        </is>
+      </c>
+      <c r="B1" s="7" t="inlineStr">
+        <is>
+          <t>Join type</t>
+        </is>
+      </c>
+      <c r="C1" s="7" t="inlineStr">
+        <is>
+          <t>Encrypted</t>
+        </is>
+      </c>
+      <c r="D1" s="7" t="inlineStr">
+        <is>
+          <t>Recovery key saved</t>
+        </is>
+      </c>
+      <c r="E1" s="7" t="inlineStr">
+        <is>
+          <t>Keys saved</t>
+        </is>
+      </c>
+      <c r="F1" s="7" t="inlineStr">
+        <is>
+          <t>Last saved</t>
+        </is>
+      </c>
+      <c r="G1" s="7" t="inlineStr">
+        <is>
+          <t>Last seen</t>
+        </is>
+      </c>
+      <c r="H1" s="7" t="inlineStr">
+        <is>
+          <t>Flag</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>DESK-LEE03</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" t="inlineStr"/>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+      <c r="H2" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>LAPTOP-CLARK26</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>0</v>
+      </c>
+      <c r="F3" t="inlineStr"/>
+      <c r="G3" s="13" t="n">
+        <v>46305</v>
+      </c>
+      <c r="H3" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>LAPTOP-MORRIS19</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>0</v>
+      </c>
+      <c r="F4" t="inlineStr"/>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+      <c r="H4" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>LAPTOP-WATSON11</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>0</v>
+      </c>
+      <c r="F5" t="inlineStr"/>
+      <c r="G5" s="13" t="n">
+        <v>46305</v>
+      </c>
+      <c r="H5" s="12" t="inlineStr">
+        <is>
+          <t>medium</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>DESK-BAKER27</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F6" s="13" t="n">
+        <v>45297</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>DESK-CLARKE00</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>1</v>
+      </c>
+      <c r="F7" s="13" t="n">
+        <v>46107</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>DESK-EDWARDS33</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" s="13" t="n">
+        <v>45117</v>
+      </c>
+      <c r="G8" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>DESK-HILL15</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>1</v>
+      </c>
+      <c r="F9" s="13" t="n">
+        <v>45657</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>DESK-HUGHES30</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E10" t="n">
+        <v>1</v>
+      </c>
+      <c r="F10" s="13" t="n">
+        <v>45207</v>
+      </c>
+      <c r="G10" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>DESK-JACKSON09</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E11" t="n">
+        <v>1</v>
+      </c>
+      <c r="F11" s="13" t="n">
+        <v>45837</v>
+      </c>
+      <c r="G11" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>DESK-LEE24</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E12" t="n">
+        <v>1</v>
+      </c>
+      <c r="F12" s="13" t="n">
+        <v>45387</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>DESK-RECEPTION</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Hybrid joined</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E13" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" t="inlineStr"/>
+      <c r="G13" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>DESK-ROBINSON12</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E14" t="n">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13" t="n">
+        <v>45747</v>
+      </c>
+      <c r="G14" s="13" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>DESK-TAYLOR06</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E15" t="n">
+        <v>1</v>
+      </c>
+      <c r="F15" s="13" t="n">
+        <v>45927</v>
+      </c>
+      <c r="G15" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>DESK-TAYLOR21</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E16" t="n">
+        <v>1</v>
+      </c>
+      <c r="F16" s="13" t="n">
+        <v>45477</v>
+      </c>
+      <c r="G16" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>DESK-WRIGHT18</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>LAPTOP-EVANS10</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>1</v>
+      </c>
+      <c r="F18" s="13" t="n">
+        <v>45807</v>
+      </c>
+      <c r="G18" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>LAPTOP-EVANS20</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>1</v>
+      </c>
+      <c r="F19" s="13" t="n">
+        <v>45507</v>
+      </c>
+      <c r="G19" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>LAPTOP-EVANS23</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>1</v>
+      </c>
+      <c r="F20" s="13" t="n">
+        <v>45417</v>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>LAPTOP-GREEN14</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>1</v>
+      </c>
+      <c r="F21" s="13" t="n">
+        <v>45687</v>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>LAPTOP-HUGHES</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E22" t="n">
+        <v>0</v>
+      </c>
+      <c r="F22" t="inlineStr"/>
+      <c r="G22" s="13" t="n">
+        <v>46262</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>LAPTOP-HUGHES16</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>1</v>
+      </c>
+      <c r="F23" s="13" t="n">
+        <v>45627</v>
+      </c>
+      <c r="G23" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>LAPTOP-MARTIN22</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E24" t="n">
+        <v>1</v>
+      </c>
+      <c r="F24" s="13" t="n">
+        <v>45447</v>
+      </c>
+      <c r="G24" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>LAPTOP-MOORE17</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>1</v>
+      </c>
+      <c r="F25" s="13" t="n">
+        <v>45597</v>
+      </c>
+      <c r="G25" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>LAPTOP-PATEL</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>3</v>
+      </c>
+      <c r="F26" s="13" t="n">
+        <v>46287</v>
+      </c>
+      <c r="G26" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>LAPTOP-PATEL13</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>1</v>
+      </c>
+      <c r="F27" s="13" t="n">
+        <v>45717</v>
+      </c>
+      <c r="G27" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>LAPTOP-ROBERTS28</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>1</v>
+      </c>
+      <c r="F28" s="13" t="n">
+        <v>45267</v>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>LAPTOP-ROBERTS31</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>1</v>
+      </c>
+      <c r="F29" s="13" t="n">
+        <v>45177</v>
+      </c>
+      <c r="G29" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>LAPTOP-ROBINSON01</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>1</v>
+      </c>
+      <c r="F30" s="13" t="n">
+        <v>46077</v>
+      </c>
+      <c r="G30" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>LAPTOP-SCOTT25</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>1</v>
+      </c>
+      <c r="F31" s="13" t="n">
+        <v>45357</v>
+      </c>
+      <c r="G31" s="13" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>LAPTOP-SCOTT29</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>0</v>
+      </c>
+      <c r="F32" t="inlineStr"/>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>LAPTOP-SMITH02</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>1</v>
+      </c>
+      <c r="F33" s="13" t="n">
+        <v>46047</v>
+      </c>
+      <c r="G33" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>LAPTOP-SMITH07</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>0</v>
+      </c>
+      <c r="F34" t="inlineStr"/>
+      <c r="G34" s="13" t="n">
+        <v>46305</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>LAPTOP-TAYLOR04</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>1</v>
+      </c>
+      <c r="F35" s="13" t="n">
+        <v>45987</v>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>LAPTOP-WATSON32</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>1</v>
+      </c>
+      <c r="F36" s="13" t="n">
+        <v>45147</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>LAPTOP-WHITE05</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>1</v>
+      </c>
+      <c r="F37" s="13" t="n">
+        <v>45957</v>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>2026-10-12 (today)</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>LAPTOP-WILSON08</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Entra joined</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>1</v>
+      </c>
+      <c r="F38" s="13" t="n">
+        <v>45867</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:H38"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
+  <headerFooter>
+    <oddHeader/>
+    <oddFooter>&amp;LBitLocker recovery keys&amp;RPage &amp;P of &amp;N</oddFooter>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
@@ -3527,1341 +4832,1341 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>OLD-PC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.3000)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="13" t="n">
-        <v>46106</v>
+        <v>46107</v>
       </c>
       <c r="F2" s="13" t="n">
-        <v>44806</v>
+        <v>44807</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H2" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E3" s="13" t="n">
-        <v>46261</v>
+        <v>46262</v>
       </c>
       <c r="F3" s="13" t="n">
-        <v>45406</v>
+        <v>45407</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-ROBINSON12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E4" s="13" t="n">
-        <v>46266</v>
+        <v>46267</v>
       </c>
       <c r="F4" s="13" t="n">
-        <v>45746</v>
+        <v>45747</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT25</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E5" s="13" t="n">
-        <v>46266</v>
+        <v>46267</v>
       </c>
       <c r="F5" s="13" t="n">
-        <v>45356</v>
+        <v>45357</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.100)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E6" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F6" s="13" t="n">
-        <v>45906</v>
+        <v>45907</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH02</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E7" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F7" s="13" t="n">
-        <v>46046</v>
+        <v>46047</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>DESK-TAYLOR06</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E8" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F8" s="13" t="n">
-        <v>45926</v>
+        <v>45927</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH07</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E9" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F9" s="13" t="n">
-        <v>45896</v>
+        <v>45897</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS10</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E10" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F10" s="13" t="n">
-        <v>45806</v>
+        <v>45807</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON11</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E11" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F11" s="13" t="n">
-        <v>45776</v>
+        <v>45777</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES16</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E12" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F12" s="13" t="n">
-        <v>45626</v>
+        <v>45627</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E13" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F13" s="13" t="n">
-        <v>45506</v>
+        <v>45507</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>DESK-TAYLOR21</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E14" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F14" s="13" t="n">
-        <v>45476</v>
+        <v>45477</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-MARTIN22</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E15" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F15" s="13" t="n">
-        <v>45446</v>
+        <v>45447</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK26</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E16" s="13" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F16" s="13" t="n">
-        <v>45326</v>
+        <v>45327</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F17" s="13" t="n">
-        <v>46006</v>
+        <v>46007</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON01</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E18" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F18" s="13" t="n">
-        <v>46076</v>
+        <v>46077</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-WILSON08</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E19" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F19" s="13" t="n">
-        <v>45866</v>
+        <v>45867</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>DESK-JACKSON09</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E20" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F20" s="13" t="n">
-        <v>45836</v>
+        <v>45837</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL13</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F21" s="13" t="n">
-        <v>45716</v>
+        <v>45717</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>LAPTOP-MOORE17</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E22" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F22" s="13" t="n">
-        <v>45596</v>
+        <v>45597</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DESK-HUGHES30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E23" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F23" s="13" t="n">
-        <v>45206</v>
+        <v>45207</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS31</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E24" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F24" s="13" t="n">
-        <v>45176</v>
+        <v>45177</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON32</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E25" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F25" s="13" t="n">
-        <v>45146</v>
+        <v>45147</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>DESK-EDWARDS33</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E26" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F26" s="13" t="n">
-        <v>45116</v>
+        <v>45117</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Ann Patel's iPhone</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Registered (personal)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F27" s="13" t="n">
-        <v>46206</v>
+        <v>46207</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>DESK-CLARKE00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F28" s="13" t="n">
-        <v>46106</v>
+        <v>46107</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>DESK-LEE03</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F29" s="13" t="n">
-        <v>46016</v>
+        <v>46017</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR04</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F30" s="13" t="n">
-        <v>45986</v>
+        <v>45987</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE05</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F31" s="13" t="n">
-        <v>45956</v>
+        <v>45957</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN14</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F32" s="13" t="n">
-        <v>45686</v>
+        <v>45687</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>DESK-HILL15</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F33" s="13" t="n">
-        <v>45656</v>
+        <v>45657</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>DESK-WRIGHT18</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F34" s="13" t="n">
-        <v>45566</v>
+        <v>45567</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>LAPTOP-MORRIS19</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F35" s="13" t="n">
-        <v>45536</v>
+        <v>45537</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS23</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F36" s="13" t="n">
-        <v>45416</v>
+        <v>45417</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>DESK-LEE24</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F37" s="13" t="n">
-        <v>45386</v>
+        <v>45387</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>DESK-BAKER27</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F38" s="13" t="n">
-        <v>45296</v>
+        <v>45297</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS28</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F39" s="13" t="n">
-        <v>45266</v>
+        <v>45267</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT29</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2026-10-11 (today)</t>
+          <t>2026-10-12 (today)</t>
         </is>
       </c>
       <c r="F40" s="13" t="n">
-        <v>45236</v>
+        <v>45237</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H40"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEntra ID device records&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>