--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -551,51 +551,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 13:39 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 18:08 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Operating systems: 1 of 4 rows, Flag is High.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>