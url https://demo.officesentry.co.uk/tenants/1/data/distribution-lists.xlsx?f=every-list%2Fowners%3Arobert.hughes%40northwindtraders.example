--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Distribution lists</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:48 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 14:06 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every distribution list with its members and owners, who can mail it, and empty, ownerless or unused lists.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -647,51 +647,51 @@
         <is>
           <t>Anyone can mail these lists</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Every list: 1 of 7 rows, Owners is robert.hughes@northwindtraders.example.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Lists that need attention</t>
@@ -812,107 +812,107 @@
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Christmas party 2023</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>No owner, No mail in 90 days</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>9</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46167</v>
+        <v>46169</v>
       </c>
       <c r="F2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Old projects</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>No members, No owner, No mail in 90 days</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>45907</v>
+        <v>45909</v>
       </c>
       <c r="F3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Sales team</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Only leavers own it</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>6</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="F4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLists that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1018,59 +1018,59 @@
       <c r="C2" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>6</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>53</v>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K2" s="10" t="n">
-        <v>46017</v>
+        <v>46019</v>
       </c>
       <c r="L2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery list&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>