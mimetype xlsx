--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Distribution lists</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 06:56 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every distribution list with its members and owners, who can mail it, and empty, ownerless or unused lists.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -647,51 +647,51 @@
         <is>
           <t>Anyone can mail these lists</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Lists that need attention: 3 of 3 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Lists that need attention</t>
@@ -753,151 +753,151 @@
     <oddFooter>&amp;LDistribution lists&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
-    <col width="60" customWidth="1" min="2" max="2"/>
+    <col width="42" customWidth="1" min="2" max="2"/>
     <col width="40" customWidth="1" min="3" max="3"/>
     <col width="23" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>List</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Why</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Owners</t>
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Last mail received</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Christmas party 2023</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>No owner, No mail in 90 days (last 24 May 2026)</t>
+          <t>No owner, No mail in 90 days</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46166</v>
+        <v>46169</v>
       </c>
       <c r="E2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Old projects</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>No members, No owner, No mail in 90 days (last 6 Sep 2025)</t>
+          <t>No members, No owner, No mail in 90 days</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="D3" s="10" t="n">
-        <v>45906</v>
+        <v>45909</v>
       </c>
       <c r="E3" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Sales team</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Only leavers own it</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46305</v>
+        <v>46308</v>
       </c>
       <c r="E4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLists that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1003,356 +1003,356 @@
       <c r="C2" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>4</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="n">
         <v>51</v>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K2" s="10" t="n">
-        <v>45926</v>
+        <v>45929</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>All staff</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>allstaff@northwindtraders.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>35</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="n">
         <v>103</v>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K3" s="10" t="n">
-        <v>46106</v>
+        <v>46109</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Christmas party 2023</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>xmas2023@northwindtraders.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>9</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="10" t="n">
-        <v>46166</v>
+        <v>46169</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K4" s="10" t="n">
-        <v>45746</v>
+        <v>45749</v>
       </c>
       <c r="L4" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Finance alerts</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>finance-alerts@northwindtraders.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mail-enabled security</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="n">
         <v>31</v>
       </c>
       <c r="I5" s="10" t="n">
-        <v>46306</v>
+        <v>46309</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K5" s="10" t="n">
-        <v>45566</v>
+        <v>45569</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Old projects</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>oldprojects@northwindtraders.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>0</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="10" t="n">
-        <v>45906</v>
+        <v>45909</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K6" s="10" t="n">
-        <v>45656</v>
+        <v>45659</v>
       </c>
       <c r="L6" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Sales team</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>salesteam@northwindtraders.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>6</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H7" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="10" t="n">
-        <v>46305</v>
+        <v>46308</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K7" s="10" t="n">
-        <v>46016</v>
+        <v>46019</v>
       </c>
       <c r="L7" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Website enquiries</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>enquiries@northwindtraders.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Distribution list</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>4</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I8" s="10" t="n">
-        <v>46306</v>
+        <v>46309</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="K8" s="10" t="n">
-        <v>45836</v>
+        <v>45839</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery list&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D63"/>
   <sheetViews>