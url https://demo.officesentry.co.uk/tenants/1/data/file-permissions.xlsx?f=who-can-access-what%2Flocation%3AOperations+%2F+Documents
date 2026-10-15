--- v0 (2026-10-12)
+++ v1 (2026-10-15)
@@ -546,51 +546,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>File and folder permissions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:48 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 15 Oct 2026, 05:40 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who can open each shared file or folder, how they got access, who shared it and when links expire.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -670,51 +670,51 @@
         <is>
           <t>Extend or let them lapse</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Who can access what: 2 of 12 rows, Location is Operations / Documents.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>15 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Newly shared</t>
@@ -853,136 +853,136 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46304</v>
+        <v>46307</v>
       </c>
       <c r="F2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>partner@mason-legal.example (outside)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46301</v>
+        <v>46304</v>
       </c>
       <c r="F3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example, dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46297</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="E5" s="10" t="n">
-        <v>46287</v>
+        <v>46290</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LNewly shared&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1051,122 +1051,122 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Supplier contracts/Fabrikam MSA.pdf</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>legal@fabrikam-supplies.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46302</v>
+        <v>46305</v>
       </c>
       <c r="F2" t="n">
         <v>-6</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
       <c r="H2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement 2026.pdf</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>accounts@hartleyandco.example</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46319</v>
+        <v>46322</v>
       </c>
       <c r="F3" t="n">
         <v>11</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Expires soon</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46332</v>
+        <v>46335</v>
       </c>
       <c r="F4" t="n">
         <v>24</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Expires soon</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H4"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLinks expiring&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1263,96 +1263,96 @@
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46297</v>
+        <v>46300</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46297</v>
+        <v>46300</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LWho can access what&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>