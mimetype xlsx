--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -556,51 +556,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>File and folder permissions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:51 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 15:52 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who can open each shared file or folder, how they got access, who shared it and when links expire.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -680,51 +680,51 @@
         <is>
           <t>Extend or let them lapse</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Who can access what: 12 of 12 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Newly shared</t>
@@ -863,136 +863,136 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>partner@mason-legal.example (outside)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C4" s="7" t="inlineStr">
         <is>
           <t>mallory.price@northwindtraders.example, dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46297</v>
+        <v>46298</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C5" s="7" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="E5" s="10" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F5"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LNewly shared&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -1061,122 +1061,122 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Supplier contracts/Fabrikam MSA.pdf</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>legal@fabrikam-supplies.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="F2" t="n">
         <v>-6</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Expired</t>
         </is>
       </c>
       <c r="H2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement 2026.pdf</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>accounts@hartleyandco.example</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46319</v>
+        <v>46320</v>
       </c>
       <c r="F3" t="n">
         <v>11</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Expires soon</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="F4" t="n">
         <v>24</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Expires soon</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H4"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLinks expiring&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -1268,390 +1268,390 @@
         <is>
           <t>j.hartley@hartleyandco.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Direct</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46167</v>
+        <v>46168</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="I2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement 2026.pdf</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>accounts@hartleyandco.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G3" s="10" t="n">
-        <v>46257</v>
+        <v>46258</v>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46319</v>
+        <v>46320</v>
       </c>
       <c r="I3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Payroll (folder)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Direct</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G4" s="10" t="n">
-        <v>46007</v>
+        <v>46008</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>Payroll (folder)</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>erin.oneill@northwindtraders.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Direct</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="G5" s="10" t="n">
-        <v>46007</v>
+        <v>46008</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>partner@mason-legal.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G6" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="I6" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Everyone in the organisation</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Organisation link</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G7" s="10" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="9" t="inlineStr">
         <is>
           <t>Supplier contracts/Fabrikam MSA.pdf</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>legal@fabrikam-supplies.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
       <c r="G8" s="10" t="n">
-        <v>46207</v>
+        <v>46208</v>
       </c>
       <c r="H8" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t>Brand assets (folder)</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Anyone link</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
       <c r="G9" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="I9" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>Campaign video.mp4</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Anyone link</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Edit</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
       <c r="G10" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H10" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="I10" s="13" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="9" t="inlineStr">
         <is>
           <t>holiday.jpg</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Anyone with the link</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Anyone link</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
@@ -1690,91 +1690,91 @@
         <is>
           <t>mallory.price@northwindtraders.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="G12" s="10" t="n">
-        <v>46297</v>
+        <v>46298</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Rotas/Rota October.xlsx</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>dan.whitaker@northwindtraders.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
-        <v>46297</v>
+        <v>46298</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>