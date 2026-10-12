--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -509,82 +509,82 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Hybrid identity</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 12:41 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Directory sync from on-premises AD, password hash sync, how each domain signs in, and admin accounts synced from AD.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Accounts by source: 3 of 3 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Sync status</t>
@@ -888,77 +888,77 @@
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Synced from AD</t>
         </is>
       </c>
       <c r="C1" s="7" t="inlineStr">
         <is>
           <t>Cloud-only</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Members</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Guests</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>All accounts</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAccounts by source&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>