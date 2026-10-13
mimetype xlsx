--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -519,51 +519,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Inbox rules</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 21:28 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Rules that forward, delete or hide mail, and every rule in every mailbox.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -613,51 +613,51 @@
         <is>
           <t>Across 39 mailboxes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Rules to check: 2 of 3 rows, Mailbox is ann.patel@northwindtraders.example.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="12"/>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>Rules to check</t>