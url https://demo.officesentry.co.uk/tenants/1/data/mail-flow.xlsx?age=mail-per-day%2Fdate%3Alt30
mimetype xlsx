--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -541,91 +541,91 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mail flow by domain</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:47 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 17:23 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How much mail each domain sends and receives, how much was delivered, sent to Junk, quarantined or failed, and who gets the most spam and phishing.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Messages</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>396</v>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
-          <t>Counted since 2 Oct 2026</t>
+          <t>Counted since 4 Oct 2026</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Delivered</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>0.87</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>345 messages</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Quarantined</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
@@ -665,84 +665,84 @@
         <is>
           <t>Targeted in the last 30 days</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Mail per day: 33 of 33 rows, Date: in the last 30 days.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Mail per domain</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
-          <t>Mail counted for each of the tenant's domains since 2 Oct 2026, one count per message and recipient: received from outside, sent outside, and between colleagues. Junk is mail delivered to the Junk Email folder; quarantined mail waits in the Defender portal's quarantine (Email &amp; collaboration &gt; Review &gt; Quarantine); failed mail wasn't delivered (the sender gets a bounce). A domain where more than 5% of mail fails is flagged: check its MX record and any connectors.</t>
+          <t>Mail counted for each of the tenant's domains since 4 Oct 2026, one count per message and recipient: received from outside, sent outside, and between colleagues. Junk is mail delivered to the Junk Email folder; quarantined mail waits in the Defender portal's quarantine (Email &amp; collaboration &gt; Review &gt; Quarantine); failed mail wasn't delivered (the sender gets a bounce). A domain where more than 5% of mail fails is flagged: check its MX record and any connectors.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Top phishing recipients</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>The people Microsoft caught the most phishing for in the last 30 days (its top 20). These are the people attackers target: make sure they have phishing-resistant MFA and know how to report a message.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Top spam recipients</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
@@ -1191,978 +1191,983 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Junk</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Quarantined</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Failed</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H3" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H6" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>7</v>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>9</v>
       </c>
       <c r="E9" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>4</v>
       </c>
       <c r="H9" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E10" t="n">
         <v>4</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>7</v>
       </c>
       <c r="E11" t="n">
         <v>0</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E12" t="n">
         <v>0</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H12" s="14" t="inlineStr">
+        <is>
+          <t>low</t>
+        </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>20</v>
       </c>
       <c r="E13" t="n">
         <v>2</v>
       </c>
       <c r="F13" t="n">
         <v>1</v>
       </c>
       <c r="G13" t="n">
         <v>1</v>
       </c>
       <c r="H13" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E14" t="n">
         <v>0</v>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E15" t="n">
         <v>0</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>4</v>
       </c>
       <c r="H15" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" t="n">
         <v>1</v>
       </c>
       <c r="F16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="13" t="n">
-        <v>46302</v>
+        <v>46304</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>10</v>
       </c>
       <c r="E17" t="n">
         <v>0</v>
       </c>
       <c r="F17" t="n">
         <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="13" t="n">
-        <v>46302</v>
+        <v>46304</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="n">
         <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>1</v>
       </c>
       <c r="H18" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="13" t="n">
-        <v>46302</v>
+        <v>46304</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E19" t="n">
         <v>1</v>
       </c>
       <c r="F19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="13" t="n">
-        <v>46301</v>
+        <v>46303</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="13" t="n">
-        <v>46301</v>
+        <v>46303</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>12</v>
       </c>
       <c r="E21" t="n">
         <v>0</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="13" t="n">
-        <v>46301</v>
+        <v>46303</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E22" t="n">
         <v>2</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>1</v>
       </c>
       <c r="H22" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="13" t="n">
-        <v>46300</v>
+        <v>46302</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>5</v>
       </c>
       <c r="E23" t="n">
         <v>0</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="13" t="n">
-        <v>46300</v>
+        <v>46302</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>4</v>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="13" t="n">
-        <v>46300</v>
+        <v>46302</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E25" t="n">
         <v>2</v>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="13" t="n">
-        <v>46299</v>
+        <v>46301</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E26" t="n">
         <v>0</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="13" t="n">
-        <v>46299</v>
+        <v>46301</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E27" t="n">
         <v>0</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
         <v>2</v>
       </c>
       <c r="H27" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="13" t="n">
-        <v>46299</v>
+        <v>46301</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E28" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F28" t="n">
         <v>1</v>
       </c>
       <c r="G28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E29" t="n">
         <v>0</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E30" t="n">
         <v>0</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>3</v>
       </c>
       <c r="H30" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E31" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="13" t="n">
-        <v>46297</v>
+        <v>46299</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Between colleagues</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>8</v>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="13" t="n">
-        <v>46297</v>
+        <v>46299</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Sent</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>4</v>
       </c>
       <c r="E33" t="n">
         <v>0</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>3</v>
       </c>
       <c r="H33" s="14" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="13" t="n">
-        <v>46297</v>
+        <v>46299</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>northwindtraders.example</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Received</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E34" t="n">
         <v>0</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H34"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LMail per day&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>