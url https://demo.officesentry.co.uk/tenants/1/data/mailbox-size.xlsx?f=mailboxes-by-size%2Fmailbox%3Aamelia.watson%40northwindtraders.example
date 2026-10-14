--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -16,53 +16,51 @@
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Mailboxes by size" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Mailboxes by size'!$A$1:$I$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Mailboxes by size'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="8">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
@@ -102,51 +100,51 @@
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -504,51 +502,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mailbox size</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 06:57 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every mailbox's size against its quota, largest share of quota first.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -598,51 +596,51 @@
           <t>47.2 GB</t>
         </is>
       </c>
       <c r="C9" s="7" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Mailboxes by size: 1 of 40 rows, Mailbox is amelia.watson@northwindtraders.example.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="12"/>
     <row r="13" ht="20" customHeight="1">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>Mailboxes by size</t>