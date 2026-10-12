--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -519,51 +519,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mailbox size trend</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 08:28 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How each mailbox has grown over the last one and three months, which will fill up and when, and the tenant's total mailbox size month by month.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -578,51 +578,51 @@
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
           <t>706.5 GB</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>Across 40 mailboxes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Change in the last month</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
           <t>+77.5 GB</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
-          <t>Since 2026-09-06</t>
+          <t>Since 2026-09-07</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Fastest growing</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
           <t>+2.9 GB a month</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Full within 90 days</t>
         </is>
@@ -634,84 +634,84 @@
         <is>
           <t>At the current rate, or full now</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Growth by mailbox: 40 of 40 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Growth by mailbox</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>40</v>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
-          <t>Each mailbox now, against Office Sentry's collection from 35 days earlier (2026-09-06), fastest-growing first. 1 mailbox is full or forecast to fill within 90 days at its current rate: turn on the archive (or auto-expanding archiving) or clear old mail before sending stops.</t>
+          <t>Each mailbox now, against Office Sentry's collection from 35 days earlier (2026-09-07), fastest-growing first. 1 mailbox is full or forecast to fill within 90 days at its current rate: turn on the archive (or auto-expanding archiving) or clear old mail before sending stops.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Total size by month</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>4</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>The tenant's total mailbox size at the last collection of each month.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A15" r:id="rId1"/>
@@ -814,51 +814,51 @@
           <t>28.3 GB</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>24.9 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>+3.4 GB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>+2.9 GB</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46525</v>
+        <v>46526</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>47.2 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>43.9 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>+3.3 GB</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
@@ -999,51 +999,51 @@
           <t>30.5 GB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>28.4 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>+2.1 GB</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>+1.8 GB</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H7" s="10" t="n">
-        <v>46618</v>
+        <v>46619</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>15.6 GB</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>13.8 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>+1.9 GB</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
@@ -1143,123 +1143,123 @@
           <t>45.6 GB</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>44.2 GB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>+1.4 GB</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
           <t>+1.2 GB</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H11" s="10" t="n">
-        <v>46406</v>
+        <v>46407</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>19.2 GB</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>18.1 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>+1.2 GB</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
           <t>+1012.2 MB</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H12" s="10" t="n">
-        <v>47225</v>
+        <v>47226</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>26.9 GB</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>25.8 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>+1.1 GB</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>+943.8 MB</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H13" s="10" t="n">
-        <v>47042</v>
+        <v>47043</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>20.4 GB</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>19.3 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>+1.0 GB</t>
         </is>
       </c>
       <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
@@ -1323,51 +1323,51 @@
           <t>24.7 GB</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>23.7 GB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>+1010.9 MB</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
           <t>+866.5 MB</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H16" s="10" t="n">
-        <v>47186</v>
+        <v>47187</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>11.4 GB</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>10.5 GB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>+936.7 MB</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
@@ -1395,51 +1395,51 @@
           <t>14.5 GB</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>13.7 GB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>+893.2 MB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>+765.6 MB</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H18" s="10" t="n">
-        <v>47709</v>
+        <v>47710</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ella.baker@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>21.0 GB</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>20.2 GB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>+861.1 MB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
@@ -1647,87 +1647,87 @@
           <t>19.3 GB</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>18.7 GB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>+593.4 MB</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
           <t>+508.6 MB</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H25" s="10" t="n">
-        <v>48129</v>
+        <v>48130</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>14.5 GB</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>14.1 GB</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>+446.2 MB</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
           <t>+382.5 MB</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H26" s="10" t="n">
-        <v>49115</v>
+        <v>49116</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>9.9 GB</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>9.6 GB</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>+302.7 MB</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
@@ -1755,159 +1755,159 @@
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>+280.7 MB</t>
         </is>
       </c>
       <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
           <t>+240.6 MB</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H28" s="10" t="n">
-        <v>52307</v>
+        <v>52308</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>23.7 GB</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>23.5 GB</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>+242.6 MB</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
           <t>+208.0 MB</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H29" s="10" t="n">
-        <v>50118</v>
+        <v>50119</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>11.4 GB</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>11.2 GB</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>+233.2 MB</t>
         </is>
       </c>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
           <t>+199.9 MB</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H30" s="10" t="n">
-        <v>52163</v>
+        <v>52164</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>5.5 GB</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>+226.3 MB</t>
         </is>
       </c>
       <c r="E31" t="inlineStr"/>
       <c r="F31" t="inlineStr">
         <is>
           <t>+194.0 MB</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H31" s="10" t="n">
-        <v>53270</v>
+        <v>53271</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>1.5 GB</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>1.3 GB</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>+219.4 MB</t>
         </is>
       </c>
       <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
@@ -1971,51 +1971,51 @@
           <t>7.3 GB</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>7.1 GB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>+149.3 MB</t>
         </is>
       </c>
       <c r="E34" t="inlineStr"/>
       <c r="F34" t="inlineStr">
         <is>
           <t>+128.0 MB</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>49.5 GB</t>
         </is>
       </c>
       <c r="H34" s="10" t="n">
-        <v>56439</v>
+        <v>56440</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>10.1 GB</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>10.0 GB</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>+103.5 MB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
@@ -2255,97 +2255,97 @@
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Total size</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Change</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>2026-10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>706.5 GB</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+39.4 GB</t>
+          <t>+45.1 GB</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2026-09</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>667.1 GB</t>
+          <t>661.4 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>+31.1 GB</t>
+          <t>+62.7 GB</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>2026-08</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>636.0 GB</t>
+          <t>598.6 GB</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>+55.3 GB</t>
+          <t>-1.8 GB</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>2026-07</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>580.8 GB</t>
+          <t>600.4 GB</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:C5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LTotal size by month&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>